--- v0 (2026-03-10)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,4088 +368,4179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and derived reactive species in legume–rhizobia interactions: paradoxes and dual roles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox metabolism and signalling in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 76 (13), pp.3758-3773. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf160⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 76 (13), pp.3629-3633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157728v1</w:t>
+                <w:t xml:space="preserve">hal-05559273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interorgan, intraorgan and interplant communication mediated by nitric oxide and related species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan B Barroso</w:t>
+                <w:t xml:space="preserve">Oxygen and derived reactive species in legume–rhizobia interactions: paradoxes and dual roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kapuganti Jagadis Gupta</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.20085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (13), pp.3758-3773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05280782v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group VII ethylene response factors, MtERF74 and MtERF75, sustain nitrogen fixation in Medicago truncatula microoxic nodules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Forgia</w:t>
+                <w:t xml:space="preserve">Interorgan, intraorgan and interplant communication mediated by nitric oxide and related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Kolbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan B Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J Corpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kapuganti Jagadis Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.14505⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244 (3), pp.786-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.20085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023805v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric Oxide Metabolic Pathway in Drought-Stressed Nodules of Faba Bean (Vicia faba L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haythem Mhadhbi</w:t>
+                <w:t xml:space="preserve">Group VII ethylene response factors, MtERF74 and MtERF75, sustain nitrogen fixation in Medicago truncatula microoxic nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Rovere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Pucciariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Forgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232113057⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (2), pp.607-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.14505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880649v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Two Strains of Rhizobium leguminosarum on the Adaptation to Terminal Water Deficit of Two Cultivars Vicia faba</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ihsein Rokia Amine-Khodja</w:t>
+                <w:t xml:space="preserve">Nitric Oxide Metabolic Pathway in Drought-Stressed Nodules of Faba Bean (Vicia faba L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Chammakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rim Tinhinen Maougal</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pacoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haythem Mhadhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11040515⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.art. 13057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232113057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219857v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate reductases and hemoglobins control nitrogen-fixing symbiosis by regulating nitric oxide accumulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Berger</w:t>
+                <w:t xml:space="preserve">Impact of Two Strains of Rhizobium leguminosarum on the Adaptation to Terminal Water Deficit of Two Cultivars Vicia faba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsein Rokia Amine-Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Riah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Kechid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Tinhinen Maougal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa403⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11040515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220049v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Nitrate Reductases Regulate Nitric Oxide Production and Nitrogen-Fixing Metabolism During the Medicago truncatula–Sinorhizobium meliloti Symbiosis</w:t>
+                <w:t xml:space="preserve">Nitrate reductases and hemoglobins control nitrogen-fixing symbiosis by regulating nitric oxide accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01313⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (3), pp.873-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983822v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Medicago truncatula&amp;lt;/i&amp;gt; Phytoglobin 1.1 controls symbiotic nodulation and nitrogen fixation via the regulation of nitric oxide concentration</w:t>
+                <w:t xml:space="preserve">Plant Nitrate Reductases Regulate Nitric Oxide Production and Nitrogen-Fixing Metabolism During the Medicago truncatula–Sinorhizobium meliloti Symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Horta Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 227, pp.84 - 98. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.01313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219850v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring legume-rhizobia symbiotic models for waterlogging tolerance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Pucciariello</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Medicago truncatula&amp;lt;/i&amp;gt; Phytoglobin 1.1 controls symbiotic nodulation and nitrogen fixation via the regulation of nitric oxide concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierdomenico Perata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00578⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.84 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619968v1</w:t>
+                <w:t xml:space="preserve">hal-04219850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide signaling, metabolism and toxicity in nitrogen-fixing symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (17), pp.4505-4520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erz159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Weapons Contribute to Intracellular Rhizobia Accommodation Within Legume Host Cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Exploring legume-rhizobia symbiotic models for waterlogging tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Pucciariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tagliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdomenico Perata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.1496. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01496⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02961689v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways of nitric oxide metabolism and operation of phytoglobins in legume nodules: missing links and future directions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Molecular Weapons Contribute to Intracellular Rhizobia Accommodation Within Legume Host Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Syska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">- Inderjit</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13151⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02623277v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modifications of Medicago truncatula glutathione peroxidase 1 induced by nitric oxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Montrichard</w:t>
+                <w:t xml:space="preserve">Pathways of nitric oxide metabolism and operation of phytoglobins in legume nodules: missing links and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Kumar Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Hichri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Inderjit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.niox.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (9), pp.2057-2068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573246v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole simple de rétrocroisement chez Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bosseno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bosseno</w:t>
+                <w:t xml:space="preserve">Catherine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Gleuher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Post-translational modifications of Medicago truncatula glutathione peroxidase 1 induced by nitric oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Mirtziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Montrichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.niox.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Regulation between N Metabolism and Nitric Oxide (NO) Signaling during Plant Immunity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Fournier</w:t>
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00472⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696273v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive oxygen species and nitric oxide control early steps of the legume - rhizobium symbiotic interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
+                <w:t xml:space="preserve">Cross-Regulation between N Metabolism and Nitric Oxide (NO) Signaling during Plant Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639366v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide: a multifaceted regulator of the nitrogen-fixing symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imène Hichri</w:t>
+                <w:t xml:space="preserve">Reactive oxygen species and nitric oxide control early steps of the legume - rhizobium symbiotic interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (10), pp.2877-2887. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634162v1</w:t>
+                <w:t xml:space="preserve">hal-02639366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression Dynamics of the Medicago truncatula Transcriptome during the Symbiotic Interaction with Sinorhizobium meliloti: Which Role for Nitric Oxide?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitric oxide: a multifaceted regulator of the nitrogen-fixing symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Hichri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Zaffini</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Rovere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.208538⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (10), pp.2877-2887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648182v1</w:t>
+                <w:t xml:space="preserve">hal-02634162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which role for nitric oxide in symbiotic N2-fixing nodules: toxic by-product or useful signaling/metabolic intermediate?</w:t>
+                <w:t xml:space="preserve">Expression Dynamics of the Medicago truncatula Transcriptome during the Symbiotic Interaction with Sinorhizobium meliloti: Which Role for Nitric Oxide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Puppo</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer del Giudice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Zaffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00384⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161 (1), pp.425 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.208538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647574v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen peroxide and nitric oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Which role for nitric oxide in symbiotic N2-fixing nodules: toxic by-product or useful signaling/metabolic intermediate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2012.5136⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02651412v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide in legume-rhizobium symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
+                <w:t xml:space="preserve">Hydrogen peroxide and nitric oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 181, pp.573-581. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (16), pp.2202-2219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ars.2012.5136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02647006v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both plant and bacterial nitrate reductase contribute to nitric oxide production in Medicago truncatula nitrogen-fixing nodules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Prévôt</w:t>
+                <w:t xml:space="preserve">Nitric oxide in legume-rhizobium symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.110.166140⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 181, pp.573-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652303v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide is required for an optimal establishment of the Medicago truncatula - Sinorhizobium meliloti symbiosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Both plant and bacterial nitrate reductase contribute to nitric oxide production in Medicago truncatula nitrogen-fixing nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Horchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03693.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 155 (2), pp.1023-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.110.166140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651735v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium channels in barley: cloning, functional characterization and expression analyses in relation to leaf growth and development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jolanta Hybiack</w:t>
+                <w:t xml:space="preserve">Nitric oxide is required for an optimal establishment of the Medicago truncatula - Sinorhizobium meliloti symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer del Giudice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fung Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02033.x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (2), pp.405-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03693.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658941v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological characterization of pathways for K+ uptake into growing and non-growing leaf cells of barley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Potassium channels in barley: cloning, functional characterization and expression analyses in relation to leaf growth and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Volkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anna Amtmann</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dortje Golldack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Hybiack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (12), pp.1778-1790. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02034.x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 32 (12), pp.1761-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02033.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659696v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and expression analysis of candidate genes involved in wax deposition along the growing barley (Hordeum vulgare) leaf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Richardson</w:t>
+                <w:t xml:space="preserve">Electrophysiological characterization of pathways for K+ uptake into growing and non-growing leaf cells of barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Volkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mike Jarvis</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Amtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-007-0585-0⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (12), pp.1778-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02034.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658105v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of BetS, a Sinorhizobium meliloti high-affinity betaine transporter, in bacteroids from Medicago sativa nodules sustains nitrogen fixation during early salt stress adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning and expression analysis of candidate genes involved in wax deposition along the growing barley (Hordeum vulgare) leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Kerstiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Jarvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-19-0896⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 226 (6), pp.1459-1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-007-0585-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655647v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Expression of Sinorhizobium meliloti BetS, a High-Affinity Betaine Transporter, in Bradyrhizobium japonicum USDA110</w:t>
+                <w:t xml:space="preserve">Overexpression of BetS, a Sinorhizobium meliloti high-affinity betaine transporter, in bacteroids from Medicago sativa nodules sustains nitrogen fixation during early salt stress adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine van de Sype</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Rudulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mandon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.70.10.5916-5922.2004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (8), pp.896-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-19-0896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220099v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proline Betaine Accumulation and Metabolism in Alfalfa Plants under Sodium Chloride Stress. Exploring Its Compartmentalization in Nodules</w:t>
+                <w:t xml:space="preserve">Functional Expression of Sinorhizobium meliloti BetS, a High-Affinity Betaine Transporter, in Bradyrhizobium japonicum USDA110</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.103.037556⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (10), pp.5916-5922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.70.10.5916-5922.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220088v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proline Betaine Accumulation and Metabolism in Alfalfa Plants under Sodium Chloride Stress. Exploring Its Compartmentalization in Nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Spennato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine van de Sype</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Rudulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 135 (3), pp.1583-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.037556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">BetS Is a Major Glycine Betaine/Proline Betaine Transporter Required for Early Osmotic Adjustment in Sinorhizobium meliloti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 184 (10), pp.2654-2663. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.184.10.2654-2663.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4459,673 +4550,673 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for genetic crossing in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bosseno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Gleuher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Model Legume Medicago truncatula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, John Wiley &amp; Sons, pp.1027-1032, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119409144.ch132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric Oxide: Jack-of-All-Trades of the Nitrogen-Fixing Symbiosis?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Nitric oxide: a multitask player in plant–microorganism symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Hichri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Frendo</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Catalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Barreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.abr.2015.10.014⟩</w:t>
+              <w:t xml:space="preserve">Gasotransmitters in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 12, Springer International Publishing AG, 335 p., 2016, Signaling and Communication in Plants, 978-3-319-40711-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40713-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800976v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric oxide: a multitask player in plant–microorganism symbioses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Nitric Oxide: Jack-of-All-Trades of the Nitrogen-Fixing Symbiosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Hichri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eva Barreno</w:t>
+                <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gasotransmitters in Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40713-5_12⟩</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 77, ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD, pp.26, 2016, Advances in Botanical Research, 978-0-12-801074-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2015.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608458v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted roles of nitric oxide in legume-rhizobium symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Nitrogen Fixation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS in the Legume-Rhizobium Symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Oxygen Species in Plant Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.135-147, 2009, Signaling and Communication in Plants, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-00390-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5135,168 +5226,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the Medicago truncatula glutathione peroxidase 1 (MtGPX1) activity by NO. Analysis of post-translational modifications by biotin-switch and mass spectrometry approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Mirtziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Fournol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Plant NO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5443,51 +5534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Chammakhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pacoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Mhadhbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2025.112393" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Kolbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B Barroso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Corpas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapuganti Jagadis Gupta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rovere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chammakhi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsein Rokia Amine-Khodja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Riah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kechid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Tinhinen Maougal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040515" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16462" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tagliani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Perata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00578" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02566712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01496" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar Pathak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hichri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Inderjit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13151" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mirtziou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montrichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2017.02.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bosseno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696273v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00472" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv051" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer del Giudice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferrarini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Venturini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Zaffini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.208538" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00384" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.04.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZKP272G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.166140" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fung Chat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03693.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Volkov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dortje Golldack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hybiack" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02033.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659696v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amtmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02034.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schreiber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kerstiens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jarvis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0585-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QH6KJZT4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655647v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine van de Sype" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Rudulier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0896" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Poggi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.10.5916-5922.2004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220088v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Spennato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.037556" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.10.2654-2663.2002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02499414v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch132" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800976v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2015.10.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catal&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40713-5_12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792190v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220123v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00390-5_8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fournol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Chammakhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pacoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Mhadhbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2025.112393" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf267" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Kolbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B Barroso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Corpas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapuganti Jagadis Gupta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rovere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chammakhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsein Rokia Amine-Khodja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Riah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kechid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Tinhinen Maougal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01313" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16462" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02566712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz159" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tagliani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Perata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00578" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01496" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar Pathak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hichri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Inderjit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13151" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bosseno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mirtziou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montrichard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2017.02.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00472" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv051" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer del Giudice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferrarini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Venturini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Zaffini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.208538" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00384" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.04.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZKP272G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.166140" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fung Chat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03693.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Volkov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dortje Golldack" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hybiack" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02033.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amtmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02034.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schreiber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kerstiens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jarvis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0585-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QH6KJZT4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine van de Sype" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Rudulier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Poggi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.10.5916-5922.2004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Spennato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.037556" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.10.2654-2663.2002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02499414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch132" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catal&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40713-5_12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800976v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2015.10.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00390-5_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fournol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>