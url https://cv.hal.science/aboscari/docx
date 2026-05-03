--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -100,524 +100,524 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of reactive oxygen, nitrogen, and sulfur species in the integration of (a)biotic stress signals in legumes</w:t>
+                <w:t xml:space="preserve">Differential regulation of the “phytoglobin-nitric oxide respiration” in Medicago truncatula roots and nodules submitted to flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Johansson</w:t>
+                <w:t xml:space="preserve">Chaïma Chammakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Sarrette</w:t>
+                <w:t xml:space="preserve">Marie Pacoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gruber</w:t>
+                <w:t xml:space="preserve">Haythem Mhadhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.eraf175. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 352, pp.112393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2025.112393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150135v1</w:t>
+                <w:t xml:space="preserve">hal-05215843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of the “phytoglobin-nitric oxide respiration” in Medicago truncatula roots and nodules submitted to flooding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox metabolism and signalling in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaïma Chammakhi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Frendo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2025.112393⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (13), pp.3629-3633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215843v1</w:t>
+                <w:t xml:space="preserve">hal-05559273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox metabolism and signalling in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen and derived reactive species in legume–rhizobia interactions: paradoxes and dual roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 76 (13), pp.3629-3633. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf267⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 76 (13), pp.3758-3773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05559273v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and derived reactive species in legume–rhizobia interactions: paradoxes and dual roles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of reactive oxygen, nitrogen, and sulfur species in the integration of (a)biotic stress signals in legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
+                <w:t xml:space="preserve">Baptiste Sarrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lepetit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Frendo</w:t>
+                <w:t xml:space="preserve">Véronique Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 76 (13), pp.3758-3773. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.eraf175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05157728v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interorgan, intraorgan and interplant communication mediated by nitric oxide and related species</w:t>
               </w:r>
@@ -776,51 +776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pucciariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -897,77 +897,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chammakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pacoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haythem Mhadhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, pp.art. 13057. </w:t>
@@ -1139,51 +1139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate reductases and hemoglobins control nitrogen-fixing symbiosis by regulating nitric oxide accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1256,51 +1256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Nitrate Reductases Regulate Nitric Oxide Production and Nitrogen-Fixing Metabolism During the Medicago truncatula–Sinorhizobium meliloti Symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1390,51 +1390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Medicago truncatula&amp;lt;/i&amp;gt; Phytoglobin 1.1 controls symbiotic nodulation and nitrogen fixation via the regulation of nitric oxide concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1507,77 +1507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide signaling, metabolism and toxicity in nitrogen-fixing symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1793,64 +1793,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1496. </w:t>
@@ -1892,51 +1892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways of nitric oxide metabolism and operation of phytoglobins in legume nodules: missing links and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2020,684 +2020,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole simple de rétrocroisement chez Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-translational modifications of Medicago truncatula glutathione peroxidase 1 induced by nitric oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bosseno</w:t>
+                <w:t xml:space="preserve">Ioanna Mirtziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lambert</w:t>
+                <w:t xml:space="preserve">Aurélie Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Beucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Gleuher</w:t>
+                <w:t xml:space="preserve">Françoise Montrichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.niox.2017.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516600v1</w:t>
+                <w:t xml:space="preserve">hal-01573246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modifications of Medicago truncatula glutathione peroxidase 1 induced by nitric oxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Castella</w:t>
+                <w:t xml:space="preserve">Protocole simple de rétrocroisement chez Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bosseno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Mirtziou</w:t>
+                <w:t xml:space="preserve">Annie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Seassau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+                <w:t xml:space="preserve">Daniel Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Montrichard</w:t>
+                <w:t xml:space="preserve">Catherine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Gleuher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573246v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
+                <w:t xml:space="preserve">Cross-Regulation between N Metabolism and Nitric Oxide (NO) Signaling during Plant Immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+                <w:t xml:space="preserve">Elise Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Drain</w:t>
+                <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Guichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+                <w:t xml:space="preserve">hal-01696273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Regulation between N Metabolism and Nitric Oxide (NO) Signaling during Plant Immunity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Fournier</w:t>
+                <w:t xml:space="preserve">Reactive oxygen species and nitric oxide control early steps of the legume - rhizobium symbiotic interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00472⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696273v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive oxygen species and nitric oxide control early steps of the legume - rhizobium symbiotic interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639366v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide: a multifaceted regulator of the nitrogen-fixing symbiosis</w:t>
               </w:r>
@@ -2815,485 +2815,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression Dynamics of the Medicago truncatula Transcriptome during the Symbiotic Interaction with Sinorhizobium meliloti: Which Role for Nitric Oxide?</w:t>
+                <w:t xml:space="preserve">Which role for nitric oxide in symbiotic N2-fixing nodules: toxic by-product or useful signaling/metabolic intermediate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer del Giudice</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Zaffini</w:t>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.112.208538⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648182v1</w:t>
+                <w:t xml:space="preserve">hal-02647574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which role for nitric oxide in symbiotic N2-fixing nodules: toxic by-product or useful signaling/metabolic intermediate?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen peroxide and nitric oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00384⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (16), pp.2202-2219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2012.5136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02647574v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen peroxide and nitric oxide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression Dynamics of the Medicago truncatula Transcriptome during the Symbiotic Interaction with Sinorhizobium meliloti: Which Role for Nitric Oxide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer del Giudice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mandon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Lise Zaffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (16), pp.2202-2219. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161 (1), pp.425 - 439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2012.5136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.208538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02651412v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide in legume-rhizobium symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,51 +3421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 155 (2), pp.1023-1036. </w:t>
@@ -3503,103 +3503,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide is required for an optimal establishment of the Medicago truncatula - Sinorhizobium meliloti symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer del Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fung Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 191 (2), pp.405-417. </w:t>
@@ -3631,295 +3631,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium channels in barley: cloning, functional characterization and expression analyses in relation to leaf growth and development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrophysiological characterization of pathways for K+ uptake into growing and non-growing leaf cells of barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Volkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dortje Golldack</w:t>
+                <w:t xml:space="preserve">Anthony Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanta Hybiack</w:t>
+                <w:t xml:space="preserve">Anna Amtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (12), pp.1761-1777. </w:t>
+              <w:t xml:space="preserve">, 2009, 32 (12), pp.1778-1790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02033.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02034.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658941v1</w:t>
+                <w:t xml:space="preserve">hal-02659696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological characterization of pathways for K+ uptake into growing and non-growing leaf cells of barley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potassium channels in barley: cloning, functional characterization and expression analyses in relation to leaf growth and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vadim Volkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Miller</w:t>
+                <w:t xml:space="preserve">Dortje Golldack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Amtmann</w:t>
+                <w:t xml:space="preserve">Jolanta Hybiack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (12), pp.1778-1790. </w:t>
+              <w:t xml:space="preserve">, 2009, 32 (12), pp.1761-1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02034.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02033.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659696v1</w:t>
+                <w:t xml:space="preserve">hal-02658941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and expression analysis of candidate genes involved in wax deposition along the growing barley (Hordeum vulgare) leaf</w:t>
               </w:r>
@@ -4090,51 +4090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine van de Sype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (8), pp.896-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4181,51 +4181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Expression of Sinorhizobium meliloti BetS, a High-Affinity Betaine Transporter, in Bradyrhizobium japonicum USDA110</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4415,51 +4415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BetS Is a Major Glycine Betaine/Proline Betaine Transporter Required for Early Osmotic Adjustment in Sinorhizobium meliloti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,103 +4564,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for genetic crossing in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bosseno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Gleuher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Model Legume Medicago truncatula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, John Wiley &amp; Sons, pp.1027-1032, 2020, </w:t>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Hichri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catalá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4845,90 +4845,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric Oxide: Jack-of-All-Trades of the Nitrogen-Fixing Symbiosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Hichri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 77, ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD, pp.26, 2016, Advances in Botanical Research, 978-0-12-801074-7. </w:t>
@@ -4966,90 +4966,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted roles of nitric oxide in legume-rhizobium symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Nitrogen Fixation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5074,103 +5074,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS in the Legume-Rhizobium Symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Oxygen Species in Plant Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.135-147, 2009, Signaling and Communication in Plants, </w:t>
@@ -5253,64 +5253,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the Medicago truncatula glutathione peroxidase 1 (MtGPX1) activity by NO. Analysis of post-translational modifications by biotin-switch and mass spectrometry approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Mirtziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Fournol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5534,51 +5534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Chammakhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pacoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Mhadhbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2025.112393" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf267" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Kolbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B Barroso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Corpas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapuganti Jagadis Gupta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rovere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chammakhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsein Rokia Amine-Khodja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Riah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kechid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Tinhinen Maougal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01313" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16462" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02566712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz159" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tagliani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Perata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00578" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01496" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar Pathak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hichri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Inderjit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13151" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bosseno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mirtziou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montrichard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2017.02.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00472" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv051" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer del Giudice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferrarini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Venturini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Zaffini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.208538" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00384" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.04.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZKP272G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.166140" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fung Chat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03693.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Volkov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dortje Golldack" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hybiack" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02033.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amtmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02034.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schreiber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kerstiens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jarvis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0585-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QH6KJZT4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine van de Sype" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Rudulier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Poggi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.10.5916-5922.2004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Spennato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.037556" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.10.2654-2663.2002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02499414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch132" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catal&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40713-5_12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800976v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2015.10.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00390-5_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fournol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Chammakhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pacoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Mhadhbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2025.112393" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf267" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Kolbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B Barroso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Corpas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapuganti Jagadis Gupta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rovere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chammakhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsein Rokia Amine-Khodja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Riah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kechid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Tinhinen Maougal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01313" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16462" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02566712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz159" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tagliani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Perata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00578" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01496" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar Pathak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hichri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Inderjit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13151" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mirtziou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montrichard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2017.02.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bosseno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696273v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00472" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00454" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv051" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00384" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5136" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer del Giudice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferrarini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Venturini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Zaffini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.208538" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.04.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZKP272G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.166140" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fung Chat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03693.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Volkov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amtmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02034.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dortje Golldack" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hybiack" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02033.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schreiber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kerstiens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jarvis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0585-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QH6KJZT4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine van de Sype" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Rudulier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Poggi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.10.5916-5922.2004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Spennato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.037556" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.10.2654-2663.2002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02499414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch132" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catal&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40713-5_12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800976v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2015.10.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00390-5_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fournol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>