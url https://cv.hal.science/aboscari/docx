--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,524 +100,524 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of the “phytoglobin-nitric oxide respiration” in Medicago truncatula roots and nodules submitted to flooding</w:t>
+                <w:t xml:space="preserve">The role of reactive oxygen, nitrogen, and sulfur species in the integration of (a)biotic stress signals in legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaïma Chammakhi</w:t>
+                <w:t xml:space="preserve">Alexander Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pacoud</w:t>
+                <w:t xml:space="preserve">Baptiste Sarrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Berger</w:t>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haythem Mhadhbi</w:t>
+                <w:t xml:space="preserve">Véronique Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 352, pp.112393. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.eraf175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2025.112393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215843v1</w:t>
+                <w:t xml:space="preserve">hal-05150135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox metabolism and signalling in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential regulation of the “phytoglobin-nitric oxide respiration” in Medicago truncatula roots and nodules submitted to flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaïma Chammakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pacoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haythem Mhadhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf267⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 352, pp.112393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2025.112393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559273v1</w:t>
+                <w:t xml:space="preserve">hal-05215843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and derived reactive species in legume–rhizobia interactions: paradoxes and dual roles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox metabolism and signalling in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 76 (13), pp.3758-3773. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf160⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 76 (13), pp.3629-3633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05157728v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of reactive oxygen, nitrogen, and sulfur species in the integration of (a)biotic stress signals in legumes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen and derived reactive species in legume–rhizobia interactions: paradoxes and dual roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Sarrette</w:t>
+                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gruber</w:t>
+                <w:t xml:space="preserve">Marc Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.eraf175. </w:t>
+              <w:t xml:space="preserve">, 2025, 76 (13), pp.3758-3773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05150135v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interorgan, intraorgan and interplant communication mediated by nitric oxide and related species</w:t>
               </w:r>
@@ -776,51 +776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pucciariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Forgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -897,77 +897,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaima Chammakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pacoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haythem Mhadhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, pp.art. 13057. </w:t>
@@ -1139,51 +1139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate reductases and hemoglobins control nitrogen-fixing symbiosis by regulating nitric oxide accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1256,51 +1256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Nitrate Reductases Regulate Nitric Oxide Production and Nitrogen-Fixing Metabolism During the Medicago truncatula–Sinorhizobium meliloti Symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1390,51 +1390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Medicago truncatula&amp;lt;/i&amp;gt; Phytoglobin 1.1 controls symbiotic nodulation and nitrogen fixation via the regulation of nitric oxide concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1507,77 +1507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide signaling, metabolism and toxicity in nitrogen-fixing symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1793,64 +1793,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1496. </w:t>
@@ -1892,51 +1892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways of nitric oxide metabolism and operation of phytoglobins in legume nodules: missing links and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2279,425 +2279,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Regulation between N Metabolism and Nitric Oxide (NO) Signaling during Plant Immunity</w:t>
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Thalineau</w:t>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Berger</w:t>
+                <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Fournier</w:t>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00472⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696273v1</w:t>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive oxygen species and nitric oxide control early steps of the legume - rhizobium symbiotic interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
+                <w:t xml:space="preserve">Cross-Regulation between N Metabolism and Nitric Oxide (NO) Signaling during Plant Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00454⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639366v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Reactive oxygen species and nitric oxide control early steps of the legume - rhizobium symbiotic interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide: a multifaceted regulator of the nitrogen-fixing symbiosis</w:t>
               </w:r>
@@ -2815,485 +2815,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which role for nitric oxide in symbiotic N2-fixing nodules: toxic by-product or useful signaling/metabolic intermediate?</w:t>
+                <w:t xml:space="preserve">Expression Dynamics of the Medicago truncatula Transcriptome during the Symbiotic Interaction with Sinorhizobium meliloti: Which Role for Nitric Oxide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bruand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Puppo</w:t>
+                <w:t xml:space="preserve">Jennifer del Giudice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Zaffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00384⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161 (1), pp.425 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.208538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647574v1</w:t>
+                <w:t xml:space="preserve">hal-02648182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen peroxide and nitric oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which role for nitric oxide in symbiotic N2-fixing nodules: toxic by-product or useful signaling/metabolic intermediate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2012.5136⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02651412v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression Dynamics of the Medicago truncatula Transcriptome during the Symbiotic Interaction with Sinorhizobium meliloti: Which Role for Nitric Oxide?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen peroxide and nitric oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Zaffini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 161 (1), pp.425 - 439. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (16), pp.2202-2219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.112.208538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ars.2012.5136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02648182v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide in legume-rhizobium symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,51 +3421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 155 (2), pp.1023-1036. </w:t>
@@ -3503,103 +3503,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric oxide is required for an optimal establishment of the Medicago truncatula - Sinorhizobium meliloti symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer del Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fung Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 191 (2), pp.405-417. </w:t>
@@ -3631,295 +3631,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological characterization of pathways for K+ uptake into growing and non-growing leaf cells of barley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potassium channels in barley: cloning, functional characterization and expression analyses in relation to leaf growth and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vadim Volkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Miller</w:t>
+                <w:t xml:space="preserve">Dortje Golldack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Amtmann</w:t>
+                <w:t xml:space="preserve">Jolanta Hybiack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (12), pp.1778-1790. </w:t>
+              <w:t xml:space="preserve">, 2009, 32 (12), pp.1761-1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02034.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02033.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659696v1</w:t>
+                <w:t xml:space="preserve">hal-02658941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium channels in barley: cloning, functional characterization and expression analyses in relation to leaf growth and development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrophysiological characterization of pathways for K+ uptake into growing and non-growing leaf cells of barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Volkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dortje Golldack</w:t>
+                <w:t xml:space="preserve">Anthony Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanta Hybiack</w:t>
+                <w:t xml:space="preserve">Anna Amtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (12), pp.1761-1777. </w:t>
+              <w:t xml:space="preserve">, 2009, 32 (12), pp.1778-1790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02033.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02034.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658941v1</w:t>
+                <w:t xml:space="preserve">hal-02659696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and expression analysis of candidate genes involved in wax deposition along the growing barley (Hordeum vulgare) leaf</w:t>
               </w:r>
@@ -4090,51 +4090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine van de Sype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Rudulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (8), pp.896-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4181,51 +4181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Expression of Sinorhizobium meliloti BetS, a High-Affinity Betaine Transporter, in Bradyrhizobium japonicum USDA110</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4415,51 +4415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BetS Is a Major Glycine Betaine/Proline Betaine Transporter Required for Early Osmotic Adjustment in Sinorhizobium meliloti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Hichri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catalá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4845,90 +4845,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric Oxide: Jack-of-All-Trades of the Nitrogen-Fixing Symbiosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Hichri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 77, ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD, pp.26, 2016, Advances in Botanical Research, 978-0-12-801074-7. </w:t>
@@ -4966,90 +4966,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted roles of nitric oxide in legume-rhizobium symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Nitrogen Fixation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5074,103 +5074,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS in the Legume-Rhizobium Symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Oxygen Species in Plant Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.135-147, 2009, Signaling and Communication in Plants, </w:t>
@@ -5534,51 +5534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Chammakhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pacoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Mhadhbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2025.112393" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf267" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Kolbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B Barroso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Corpas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapuganti Jagadis Gupta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rovere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chammakhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsein Rokia Amine-Khodja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Riah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kechid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Tinhinen Maougal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01313" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16462" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02566712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz159" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tagliani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Perata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00578" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01496" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar Pathak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hichri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Inderjit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13151" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mirtziou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montrichard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2017.02.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bosseno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696273v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00472" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00454" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv051" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00384" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5136" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer del Giudice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferrarini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Venturini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Zaffini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.208538" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.04.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZKP272G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.166140" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fung Chat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03693.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Volkov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amtmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02034.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dortje Golldack" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hybiack" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02033.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schreiber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kerstiens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jarvis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0585-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QH6KJZT4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine van de Sype" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Rudulier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Poggi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.10.5916-5922.2004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Spennato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.037556" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.10.2654-2663.2002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02499414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch132" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catal&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40713-5_12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800976v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2015.10.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00390-5_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fournol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Chammakhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pacoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Mhadhbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2025.112393" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf267" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Kolbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B Barroso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Corpas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapuganti Jagadis Gupta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rovere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chammakhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsein Rokia Amine-Khodja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Riah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kechid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Tinhinen Maougal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01313" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16462" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02566712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz159" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tagliani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Perata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00578" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01496" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar Pathak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Hichri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Inderjit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13151" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mirtziou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montrichard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2017.02.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bosseno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00472" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv051" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer del Giudice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferrarini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Venturini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Zaffini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.208538" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00384" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.04.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZKP272G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.166140" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fung Chat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03693.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Volkov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dortje Golldack" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hybiack" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02033.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Amtmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02034.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schreiber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kerstiens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Jarvis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0585-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QH6KJZT4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine van de Sype" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Rudulier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0896" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Poggi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.10.5916-5922.2004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Spennato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.037556" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.10.2654-2663.2002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02499414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch132" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catal&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40713-5_12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800976v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2015.10.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00390-5_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fournol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>