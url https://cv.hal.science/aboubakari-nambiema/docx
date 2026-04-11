--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1342,472 +1342,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportion of upper extremity musculoskeletal disorders attributable to personal and occupational factors: results from the French Pays de la Loire study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors associated with unmet need for limiting childbirth among women living with HIV in Togo: An averaging approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Yaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t>
+                <w:t xml:space="preserve">Sokhna Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihanimpo Djalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuényégan Kouamivi Agboyibor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-08548-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534333v1</w:t>
+                <w:t xml:space="preserve">hal-02617456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with unmet need for limiting childbirth among women living with HIV in Togo: An averaging approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upper-extremity musculoskeletal disorders: how many cases can be prevented? Estimates from the COSALI cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sokhna Dieng</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lihanimpo Djalogue</w:t>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mawuényégan Kouamivi Agboyibor</w:t>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233136. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (6), pp.618-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617456v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02912855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper-extremity musculoskeletal disorders: how many cases can be prevented? Estimates from the COSALI cohort</w:t>
+                <w:t xml:space="preserve">Proportion of upper extremity musculoskeletal disorders attributable to personal and occupational factors: results from the French Pays de la Loire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Susan Stock</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46 (6), pp.618-629. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-08548-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-02912855v1</w:t>
+                <w:t xml:space="preserve">hal-02534333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health-related quality of life among people living with HIV/AIDS in Togo: individuals and contextual effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issifou Yaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihanimpo Djalogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akouda Akessiwe Patassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1910,51 +1910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issifou Yaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2014,295 +2014,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 29: Change in Healthy Sleep Score and Incident Cardiovascular Disease: A Combined Analysis of Two Independent Community-Based Cohorts</w:t>
+                <w:t xml:space="preserve">Changement du score de bonne santé du sommeil et incidence des maladies cardiovasculaires - Une analyse combinée de deux cohortes communautaires indépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Perier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boutouyrie</w:t>
+                <w:t xml:space="preserve">Q. Lisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boutouyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHA Epidemiology and Prevention–Lifestyle and Cardiometabolic Health 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/circ.147.suppl_1.29⟩</w:t>
+              <w:t xml:space="preserve">Congrès ADELF-EPITER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lomé, Togo. pp.101890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267689v1</w:t>
+                <w:t xml:space="preserve">hal-04267686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement du score de bonne santé du sommeil et incidence des maladies cardiovasculaires - Une analyse combinée de deux cohortes communautaires indépendantes</w:t>
+                <w:t xml:space="preserve">Abstract 29: Change in Healthy Sleep Score and Incident Cardiovascular Disease: A Combined Analysis of Two Independent Community-Based Cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M-C. Perier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boutouyrie</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boutouyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ADELF-EPITER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lomé, Togo. pp.101890, </w:t>
+              <w:t xml:space="preserve">AHA Epidemiology and Prevention–Lifestyle and Cardiometabolic Health 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/circ.147.suppl_1.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267686v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthy sleep score and incident cardiovascular diseases: the Paris Prospective Study III (PPS3)</w:t>
               </w:r>
@@ -2513,77 +2513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportion of upper extremity musculoskeletal disorders attributable to personal and occupational factors: Results from the French Pays de la Loire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2808,51 +2808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,51 +3180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA43291A"/>
+    <w:nsid w:val="599F466E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3411,51 +3411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aboubakari-nambiema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4258-3764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakari Nambiema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sembajwe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Coyo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#234; Norbert Wilson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-022-10052-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lisan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Perier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutouyrie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad509." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coyo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Barbe-Richaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.01.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barbe-Richaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blottiaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re-Dor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408444.2022.2035317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03202567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fouquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guilloteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2021.03.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03336690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juleen Lam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Woodruff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mandrioli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.708380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18083858" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08548-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihanimpo Djalogue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawu&#233;ny&#233;gan Kouamivi Agboyibor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233136" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02912855v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3911" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akouda Akessiwe Patassi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadja Essoya Landoh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#233;l&#233; Assindo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4171-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02476424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6547-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Perier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.147.suppl_1.29" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lisan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Perier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boutouyrie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101890" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30445.26084" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04294952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04294827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2019.12.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-03127397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03380339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ANGE0038" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aboubakari-nambiema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4258-3764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakari Nambiema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sembajwe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Coyo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#234; Norbert Wilson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-022-10052-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lisan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Perier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutouyrie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad509." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coyo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Barbe-Richaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.01.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barbe-Richaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blottiaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re-Dor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408444.2022.2035317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03202567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fouquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guilloteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2021.03.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03336690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juleen Lam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Woodruff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mandrioli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.708380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18083858" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihanimpo Djalogue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawu&#233;ny&#233;gan Kouamivi Agboyibor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02912855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3911" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08548-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akouda Akessiwe Patassi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadja Essoya Landoh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#233;l&#233; Assindo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4171-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02476424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6547-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lisan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Perier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boutouyrie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101890" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Perier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.147.suppl_1.29" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30445.26084" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04294952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04294827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2019.12.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-03127397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03380339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ANGE0038" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>