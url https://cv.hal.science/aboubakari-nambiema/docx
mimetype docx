--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -706,278 +706,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhalation aiguë de chlore. Mise au point pour le médecin du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human chlorine gas exposition and its management – an umbrella review on human data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Coyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Coyo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Barbe-Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Barbe-Richaud</w:t>
+                <w:t xml:space="preserve">Jeremy Blottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Descatha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Retière-Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 83 (2), pp.119-125. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (1), pp.32-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2022.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408444.2022.2035317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719701v1</w:t>
+                <w:t xml:space="preserve">hal-03607177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human chlorine gas exposition and its management – an umbrella review on human data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhalation aiguë de chlore. Mise au point pour le médecin du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Blottiaux</w:t>
+                <w:t xml:space="preserve">J.-B. Barbe-Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Retière-Doré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 52 (1), pp.32-50. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (2), pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408444.2022.2035317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2022.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607177v1</w:t>
+                <w:t xml:space="preserve">hal-03719701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La revue systématique et autres types de revue de la littérature : qu’est-ce que c’est, quand, comment, pourquoi ?</w:t>
               </w:r>
@@ -1342,364 +1342,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with unmet need for limiting childbirth among women living with HIV in Togo: An averaging approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper-extremity musculoskeletal disorders: how many cases can be prevented? Estimates from the COSALI cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issifou Yaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokhna Dieng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mawuényégan Kouamivi Agboyibor</w:t>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233136⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (6), pp.618-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617456v1</w:t>
+                <w:t xml:space="preserve">anses-02912855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper-extremity musculoskeletal disorders: how many cases can be prevented? Estimates from the COSALI cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors associated with unmet need for limiting childbirth among women living with HIV in Togo: An averaging approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Yaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Bodin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokhna Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+                <w:t xml:space="preserve">Lihanimpo Djalogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susan Stock</w:t>
+                <w:t xml:space="preserve">Mawuényégan Kouamivi Agboyibor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46 (6), pp.618-629. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02912855v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportion of upper extremity musculoskeletal disorders attributable to personal and occupational factors: results from the French Pays de la Loire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1750,64 +1750,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health-related quality of life among people living with HIV/AIDS in Togo: individuals and contextual effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issifou Yaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihanimpo Djalogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akouda Akessiwe Patassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1910,51 +1910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issifou Yaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2513,77 +2513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportion of upper extremity musculoskeletal disorders attributable to personal and occupational factors: Results from the French Pays de la Loire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2808,51 +2808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2942,169 +2942,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of prevention intervention of musculoskeletal disorders (MSD) at the population level: scenarios for reduced exposure to risk factors for MSD</w:t>
+                <w:t xml:space="preserve">Potential impact of prevention intervention of musculoskeletal disorders (MSD) at the population level : scenarios for reduced exposure to risk factors for MSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Santé publique et épidémiologie. Université d'Angers (UA), Angers, FRA., 2020. English. </w:t>
+              <w:t xml:space="preserve">Human health and pathology. Université d'Angers, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2020ANGE0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03127397v1</w:t>
+                <w:t xml:space="preserve">tel-03380339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of prevention intervention of musculoskeletal disorders (MSD) at the population level : scenarios for reduced exposure to risk factors for MSD</w:t>
+                <w:t xml:space="preserve">Potential impact of prevention intervention of musculoskeletal disorders (MSD) at the population level: scenarios for reduced exposure to risk factors for MSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Human health and pathology. Université d'Angers, 2020. English. </w:t>
+              <w:t xml:space="preserve">Santé publique et épidémiologie. Université d'Angers (UA), Angers, FRA., 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2020ANGE0038⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03380339v1</w:t>
+                <w:t xml:space="preserve">tel-03127397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3180,51 +3180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="599F466E"/>
+    <w:nsid w:val="04E84133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3411,51 +3411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aboubakari-nambiema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4258-3764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakari Nambiema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sembajwe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Coyo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#234; Norbert Wilson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-022-10052-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lisan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Perier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutouyrie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad509." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coyo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Barbe-Richaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.01.009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barbe-Richaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blottiaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re-Dor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408444.2022.2035317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03202567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fouquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guilloteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2021.03.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03336690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juleen Lam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Woodruff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mandrioli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.708380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18083858" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihanimpo Djalogue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawu&#233;ny&#233;gan Kouamivi Agboyibor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02912855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3911" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08548-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akouda Akessiwe Patassi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadja Essoya Landoh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#233;l&#233; Assindo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4171-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02476424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6547-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lisan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Perier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boutouyrie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101890" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Perier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.147.suppl_1.29" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30445.26084" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04294952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04294827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2019.12.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-03127397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03380339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ANGE0038" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aboubakari-nambiema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4258-3764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakari Nambiema" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sembajwe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Coyo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;t&#234; Norbert Wilson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-022-10052-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lisan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Perier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutouyrie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad509." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barbe-Richaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blottiaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re-Dor&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408444.2022.2035317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coyo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Barbe-Richaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2022.01.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03202567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fouquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guilloteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2021.03.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03336690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juleen Lam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Woodruff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mandrioli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.708380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18083858" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02912855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3911" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihanimpo Djalogue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawu&#233;ny&#233;gan Kouamivi Agboyibor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233136" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08548-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akouda Akessiwe Patassi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadja Essoya Landoh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#233;l&#233; Assindo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4171-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02476424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6547-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lisan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Perier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boutouyrie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101890" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Perier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.147.suppl_1.29" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30445.26084" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04294952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.110" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04294827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2019.12.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03380339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ANGE0038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/tel-03127397v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>