--- v0 (2026-03-22)
+++ v1 (2026-04-29)
@@ -204,1673 +204,1673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Performance of Lightweight Earth: From Prediction to Optimization through Multiscale Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosa Latapie</w:t>
+                <w:t xml:space="preserve">Bio-based building materials: A prediction of insulating properties for a wide range of agricultural by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/constrmater4030029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.108867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824509v1</w:t>
+                <w:t xml:space="preserve">hal-04615155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based building materials: A prediction of insulating properties for a wide range of agricultural by-products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Abou-Chakra</w:t>
+                <w:t xml:space="preserve">Improving the mechanical and thermal performance of bio-based concrete through multi-objective optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Absi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108867⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 421, pp.135673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615155v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the mechanical and thermal performance of bio-based concrete through multi-objective optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gang Huang</w:t>
+                <w:t xml:space="preserve">An Investigation of the Bonding between Calcium Phosphate Cement Overlay and Old Concrete Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinedu Ajoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Absi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135673⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-16820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615164v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Investigation of the Bonding between Calcium Phosphate Cement Overlay and Old Concrete Substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+                <w:t xml:space="preserve">Matériaux terre crue-granulats végétaux: prédiction de la conductivité thermique par modélisation multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosa Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-16820⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530511v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux terre crue-granulats végétaux: prédiction de la conductivité thermique par modélisation multi-échelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rosa Latapie</w:t>
+                <w:t xml:space="preserve">Thermal Performance of Lightweight Earth: From Prediction to Optimization through Multiscale Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosa Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (3), pp.543-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/constrmater4030029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824487v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of wollastonite-based cement composites incorporating fibres and recycled rubber aggregates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+                <w:t xml:space="preserve">Microstructure of Bio-Based Building Materials: New Insights into the Hysteresis Phenomenon and Its Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosa Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 392, pp.131843. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13071650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161179v1</w:t>
+                <w:t xml:space="preserve">hal-04190572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of Bio-Based Building Materials: New Insights into the Hysteresis Phenomenon and Its Consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosa Latapie</w:t>
+                <w:t xml:space="preserve">Evaporative destabilization of a salt crust with branched pattern formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Licsandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13071650⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.5132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-31640-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190572v1</w:t>
+                <w:t xml:space="preserve">hal-04161174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporative destabilization of a salt crust with branched pattern formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+                <w:t xml:space="preserve">Multiscale Modelling of Bio-composites: Towards Prediction of Their Thermal Conductivity Based on Adequate Knowledge of Their Constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosa Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Douk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-31640-6⟩</w:t>
+              <w:t xml:space="preserve">Rilem Bookseries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, RILEM Bookseries, 45, pp.841-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161174v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modelling of Bio-composites: Towards Prediction of Their Thermal Conductivity Based on Adequate Knowledge of Their Constituents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sabathier</w:t>
+                <w:t xml:space="preserve">Properties of calcium silicate-based inorganic phosphate cement at room controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinedu Ajoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rilem Bookseries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, RILEM Bookseries, 45, pp.841-858. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.105719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.105719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824475v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of calcium silicate-based inorganic phosphate cement at room controlled conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Prediction of diffusion properties of cement-based materials incorporating recycled rubber aggregates: Effect of microstructure on macro diffusion properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abou-Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.105719⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.105750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.105750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132393v1</w:t>
+                <w:t xml:space="preserve">hal-04211086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of diffusion properties of cement-based materials incorporating recycled rubber aggregates: Effect of microstructure on macro diffusion properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">A multiscale homogenization model on thermal conductivity of bio-based building composite considering anisotropy, imperfect interface and moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Absi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35, pp.105750. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 377, pp.131156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.105750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211086v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale homogenization model on thermal conductivity of bio-based building composite considering anisotropy, imperfect interface and moisture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gang Huang</w:t>
+                <w:t xml:space="preserve">Bibliometric Analysis of Bio- and Earth-Based Building Materials: Current and Future Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosa Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Absi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 377, pp.131156. </w:t>
+              <w:t xml:space="preserve">Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (4), pp.474-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/constrmater3040031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107903v1</w:t>
+                <w:t xml:space="preserve">hal-04824489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliometric Analysis of Bio- and Earth-Based Building Materials: Current and Future Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Rosa Latapie</w:t>
+                <w:t xml:space="preserve">From aggregate to particleboard: A new multi-scale model approach to thermal conductivity in bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosa Latapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/constrmater3040031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.107664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824489v1</w:t>
+                <w:t xml:space="preserve">hal-04270522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From aggregate to particleboard: A new multi-scale model approach to thermal conductivity in bio-based materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sabathier</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of wollastonite-based cement composites incorporating fibres and recycled rubber aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinedu Ajoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78, pp.107664. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 392, pp.131843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270522v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detachment mechanism and reduced evaporation of an evaporative NaCl salt crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Licsandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.7473. </w:t>
@@ -1908,90 +1908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of mechanical properties in anisotropic bio-based building materials by a multiscale homogenization model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Huang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57, pp.104890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2019,321 +2019,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effective elastic properties and thermal conductivity of porous fired clay bricks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolution-precipitation-driven upward migration of a salt crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Licsandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeye Tian</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1666303⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), pp.032802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310670v1</w:t>
+                <w:t xml:space="preserve">hal-02310671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution-precipitation-driven upward migration of a salt crust</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The effective elastic properties and thermal conductivity of porous fired clay bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeye Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abou Chakra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (3), pp.032802. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.032802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1666303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310671v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locus of first crystals on the evaporative surface of a vertically textured porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2419,64 +2419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Brule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2565,64 +2565,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2956,51 +2956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubberised concrete for the design of pavement on soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Cuong Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cormery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (5), pp.585-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3228,51 +3228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cormery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (5), pp.567-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3357,51 +3357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cormery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (5), pp.905-917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3473,51 +3473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra Guéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3628,51 +3628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (Supplément 1), pp.S416-S421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3757,51 +3757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cormery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (5), pp.1406-1429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3886,51 +3886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cormery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (3), pp.225-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3987,51 +3987,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux terre crue-granulats végétaux : prédiction de la conductivité thermique par modélisation multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosa Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4190,64 +4190,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale approach to predict diffusion properties in new cement based materials : effects of different recycled aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4386,51 +4386,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et optimisation des performances thermiques des matériaux bio et géosourcés par approche multi-échelle : apport à la valorisation d'une large gamme de co-produits agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosa Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,51 +4744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosa Latapie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater5020027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latapie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou-Chakra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Absi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135673" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04530511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinedu Ajoku" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-16820" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosa Latapie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.17" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04161179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131843" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04190572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04161174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licsandru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31640-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_65" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04132393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105719" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105750" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04107903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131156" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3040031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11541-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03799654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104890" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeye Tian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1666303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chakra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032802" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diouf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170340" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duplan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHHLQ9V4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.09.051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSDCS5JT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Shen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra Gu&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.08.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX9M7SJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiu Huang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.07.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDJFDLXR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Cuong Ho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Vu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMATEI.2012.046896" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cormery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2010.02.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5BD8HCX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.727" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-114MZ751-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2008.11.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZW9SCK2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.03.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFR6BD8N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Su" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.10.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH02DW3N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.09.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BVNSRJ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969267v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05030873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosa Latapie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater5020027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615155v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latapie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou-Chakra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108867" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Absi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04530511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinedu Ajoku" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-16820" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosa Latapie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.17" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824509v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04190572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071650" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04161174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Licsandru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31640-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Lagouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_65" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04132393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.105719" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105750" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04107903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131156" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3040031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107664" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04161179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131843" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03697638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11541-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03799654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104890" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chakra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.032802" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02310670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeye Tian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1666303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diouf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170340" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duplan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHHLQ9V4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brule" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.09.051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSDCS5JT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanqing Shen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra Gu&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.08.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX9M7SJ1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiu Huang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.07.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDJFDLXR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Cuong Ho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Vu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMATEI.2012.046896" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cormery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2010.02.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5BD8HCX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.727" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-114MZ751-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2008.11.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZW9SCK2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2009.03.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFR6BD8N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Su" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.10.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH02DW3N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.09.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BVNSRJ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969267v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05030873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>