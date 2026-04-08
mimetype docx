--- v0 (2026-03-14)
+++ v1 (2026-04-08)
@@ -126,497 +126,614 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRISM: A Privacy Safeguard for Smart Multiservices [Feature: A Privacy Safeguard System]</w:t>
+                <w:t xml:space="preserve">TH-CHAIN: A Trust-Aware Hybrid Consensus Protocol for BlockCHAIN enabled Industrial CPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aimilia Tasidou</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MS.2025.3542853⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (3), pp.279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-026-04872-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379334v1</w:t>
+                <w:t xml:space="preserve">hal-05554488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Secure and Smart Supply Chains: A Roadmap</w:t>
+                <w:t xml:space="preserve">PRISM: A Privacy Safeguard for Smart Multiservices [Feature: A Privacy Safeguard System]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Ouchani</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimilia Tasidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (5), pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MS.2025.3542853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MC.2024.3400165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586247v1</w:t>
+                <w:t xml:space="preserve">hal-05379334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPL rank based‐attack mitigation scheme in IoT environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Secure and Smart Supply Chains: A Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lorenz</w:t>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dac.4917⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (10), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MC.2024.3400165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069673v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">RPL rank based‐attack mitigation scheme in IoT environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafıd Abouaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Ali-Pacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Benayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dac.4917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Security Against Rank Attack in RPL Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Ali-Pacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (4), pp.133-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MNET.011.1900651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -626,701 +743,701 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Version Number Attacks in RPL-based IoT Networks : State-of-the-Art and Future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Conference on Future Networks &amp; Distributed Systems (ICFNDS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply Chain 5.0: Vision, Challenges, and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulaziz Almaktoom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21th International Learning and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Jeddah, Saudi Arabia. pp.203-208, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LT60077.2024.10469476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DLSTM-SCM– A Dynamic LSTM-based Framework for Smart Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyf Eddine Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises, WETICE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, paris, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WETICE57085.2023.10477821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing autonomous system security: A formal framework for assessing and strengthening autonomous vehicle defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badra Souhila Guendouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing for Emerging Smart Networks - Fourth International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Bizerte, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smart mining strategy for blockchain-enabled cyber-physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elgharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th IEEE International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises, WETICE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WETICE57085.2023.10477814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divide and Conquer-based Attack against RPL Routing Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Boudouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafid Abouaissa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ayoub Benayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lorenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOBECOM42002.2020.9322275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1388,51 +1505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95503AA6"/>
+    <w:nsid w:val="F193C9E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1619,51 +1736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aboudouaia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3242-2895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379334v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Boudouaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Tasidou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3542853" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2024.3400165" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069673v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaf&#305;d Abouaissa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Ali-Pacha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Benayache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4917" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.011.1900651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tournois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Almaktoom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LT60077.2024.10469476" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Hasnaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Rahmoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Souhila Guendouzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elgharbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Malki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477814" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9322275" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aboudouaia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3242-2895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554488v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elgharbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Boudouaia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Malki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-026-04872-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379334v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Tasidou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2025.3542853" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2024.3400165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaf&#305;d Abouaissa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Ali-Pacha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Benayache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorenz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4917" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Abouaissa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.011.1900651" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tournois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Almaktoom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LT60077.2024.10469476" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Hasnaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Rahmoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477821" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Souhila Guendouzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE57085.2023.10477814" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9322275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>