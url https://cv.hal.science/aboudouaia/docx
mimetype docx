--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -1505,51 +1505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F193C9E9"/>
+    <w:nsid w:val="3F3FE1AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>