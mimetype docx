--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -190,451 +190,451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Thermal Contributions to the Damage Suffered by an Aeronautical Structure Subjected to an Intense and Sudden Electrical Discharge</w:t>
+                <w:t xml:space="preserve">On the behavior of a granular soil deposit subjected to horizontal vibration: A discrete element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Better</w:t>
+                <w:t xml:space="preserve">Said Derbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mouloud Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Messast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/aerospace12030235⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 353 (G1), pp.321-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992407v1</w:t>
+                <w:t xml:space="preserve">hal-04915985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water impact of V-shaped wedge at constant velocity: Influence of deadrise angle and stiffness panels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical and Thermal Contributions to the Damage Suffered by an Aeronautical Structure Subjected to an Intense and Sudden Electrical Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Better</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Meziane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Nême</w:t>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Leblé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathan Menetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2025.104494⟩</w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace12030235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996448v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the behavior of a granular soil deposit subjected to horizontal vibration: A discrete element modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water impact of V-shaped wedge at constant velocity: Influence of deadrise angle and stiffness panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Derbane</w:t>
+                <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Mansouri</w:t>
+                <w:t xml:space="preserve">Bruno Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Messast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+                <w:t xml:space="preserve">Dany Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 353 (G1), pp.321-338. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158, pp.104494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2025.104494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915985v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic behaviour of ultra high molecular weight poly-ethylene (UHMWPE) Tensylon® composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Caisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -701,317 +701,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaminar strength characterization of Tensylon® UHMWPE under multimodal loads</w:t>
+                <w:t xml:space="preserve">Towards hybridization of ultra-high molecular weight polyethylene composites by thermally sprayed alumina: Feasibility and bond strength assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bensaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Thevenet</w:t>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2023.07.074⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 227, pp.111779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.111779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187456v1</w:t>
+                <w:t xml:space="preserve">hal-04610797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards hybridization of ultra-high molecular weight polyethylene composites by thermally sprayed alumina: Feasibility and bond strength assessment</w:t>
+                <w:t xml:space="preserve">Interlaminar strength characterization of Tensylon® UHMWPE under multimodal loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bensaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Costil</w:t>
+                <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 227, pp.111779. </w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.503-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.111779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2023.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610797v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of pressure during the forced water entry of a cone into pure and aerated water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Elhimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1071,103 +1071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the influence of the panel stiffness on the behaviour of a wedge under slamming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 114, pp.103702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1201,51 +1201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of aeration on water entry problems: experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Elhimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1344,51 +1344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hashim Hassoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Moumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1441,260 +1441,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation on dynamic response of composite panels subjected to hydroelastic impact loading at constant velocities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The influence of aeration and compressibility on slamming loads during cone water entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Elhimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 153, pp.180 - 190. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70, pp.24-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699454v1</w:t>
+                <w:t xml:space="preserve">hal-01485641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of aeration and compressibility on slamming loads during cone water entry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An experimental investigation on dynamic response of composite panels subjected to hydroelastic impact loading at constant velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Hashim Hassoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.180 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.10.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.12.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01485641v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation on the dynamic response of sandwich composite panels under hydrodynamic slamming loads</w:t>
               </w:r>
@@ -1706,51 +1706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hashim Hassoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Moumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1803,364 +1803,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical characterisation and damage mechanisms of E-glass/vinylester woven composites at high strain rates compression</w:t>
+                <w:t xml:space="preserve">Mechanical behavior and damage kinetics of woven E-glass/vinylester laminate composites under high strain rate dynamic compressive loading: Experimental and numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50 (24), pp.3313-3323. </w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.44-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998315619223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485664v1</w:t>
+                <w:t xml:space="preserve">hal-01282827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of mechanical properties and damage kinetics of two- and three-dimensional woven composites under high-strain rate dynamic compressive loading</w:t>
+                <w:t xml:space="preserve">Dynamical characterisation and damage mechanisms of E-glass/vinylester woven composites at high strain rates compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (6), pp.878-899. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (24), pp.3313-3323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1056789516651691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998315619223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485662v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior and damage kinetics of woven E-glass/vinylester laminate composites under high strain rate dynamic compressive loading: Experimental and numerical investigation</w:t>
+                <w:t xml:space="preserve">Comparative study of mechanical properties and damage kinetics of two- and three-dimensional woven composites under high-strain rate dynamic compressive loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Bouery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.06.026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.878-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789516651691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282827v1</w:t>
+                <w:t xml:space="preserve">hal-01485662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical note for SHPB test with new algorithms for delimiting pulses</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Osmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.Pages 145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2254,64 +2254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of hydrodynamic loads and pressure distribution during a pyramid water entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2396,77 +2396,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (1), pp.211-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2512,64 +2512,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of slamming coefficients during vertical water entry of axisymmetric rigid shapes at constant speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,64 +2654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Studies of Simple Geometries in Slamming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,64 +2788,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,64 +2892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short surface fatigue cracks growth under constant and variable amplitude loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3002,226 +3002,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations on small fatigue cracks growth in naval steel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations on the growth of small fatigue cracks in naval steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30 (6), pp.489-498</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 30 (6), pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2007.01116.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497820v1</w:t>
+                <w:t xml:space="preserve">hal-00497873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations on the growth of small fatigue cracks in naval steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations on small fatigue cracks growth in naval steel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30 (6), pp.489-498. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 30 (6), pp.489-498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2007.01116.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00497873v1</w:t>
+                <w:t xml:space="preserve">hal-00497820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3233,553 +3233,553 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la rupture d'interfaces collées Titane/Composite sous chargement Dynamique Multiaxial</w:t>
+                <w:t xml:space="preserve">Etudes semi-analytiques et numériques d'une plaque rigide unidimensionnelle soumise à une explosion sous-marine avec prise en compte de la cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Sauvard</w:t>
+                <w:t xml:space="preserve">Antonin Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Stamoulis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ye Pyae Sone Oo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Masson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Le Sourne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312901v1</w:t>
+                <w:t xml:space="preserve">hal-05312987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de composites transparents pour protection balistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la rupture d'interfaces collées Titane/Composite sous chargement Dynamique Multiaxial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sauvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Lansiaux</w:t>
+                <w:t xml:space="preserve">Julie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cayla</w:t>
+                <w:t xml:space="preserve">Noëlig Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312976v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal contributions to the damage suffered by an aeronautical structure subjected to an intense and sudden electrical discharge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude de composites transparents pour protection balistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Annovazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathan Menetrier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lansiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EASN International Conference on "Innovation in Aviation and Space towards sustainability today &amp; tomorrow"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EASN Association, Oct 2024, Thessalokini, Greece</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958551v1</w:t>
+                <w:t xml:space="preserve">hal-05312976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes semi-analytiques et numériques d'une plaque rigide unidimensionnelle soumise à une explosion sous-marine avec prise en compte de la cavitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical and thermal contributions to the damage suffered by an aeronautical structure subjected to an intense and sudden electrical discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Better</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Menetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">14th EASN International Conference on "Innovation in Aviation and Space towards sustainability today &amp; tomorrow"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASN Association, Oct 2024, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312987v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pulsed laser and electron-beam irradiation on protected aeronautical CFRP composite laminate to enhance the modelling of lightning-strike damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Better</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,51 +3787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Santa Fé, United States. pp.129390M, </w:t>
@@ -3869,77 +3869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity study of the pressure load parameters of laser shock on CFRP and its influence on the back-face velocity signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Better</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,51 +3994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l’équation d’état dans la direction hors plan du Tensylon® (UHMWPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Forquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4132,90 +4132,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’adhésion d’un assemblage Tensylon/revêtement d’alumine par choc laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ben Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4266,51 +4266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Caisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4396,51 +4396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hashim Hassoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Moumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4504,51 +4504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hashim Hassoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Moumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4586,51 +4586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’aération lors d’impacts hydrodynamiques : essais et simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Elhimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,51 +4694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of hydrodynamic impact on bubbly water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Elhimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4796,165 +4796,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 3D reinforcement on dynamic behavior of composite materials using SHPB techniques: experimental investigation</w:t>
+                <w:t xml:space="preserve">In-plane dynamic behavior of 2D and 3D glass/vinylester composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Bouery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 16th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Séville, Spain</w:t>
+              <w:t xml:space="preserve">. INTERNATIONAL SYMPOSIUM ON AIRCRAFT MATERIALS - ACMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101443v1</w:t>
+                <w:t xml:space="preserve">hal-01097220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale d’impacts hydrodynamiques sur eau aérée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Elhimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4986,122 +4986,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane dynamic behavior of 2D and 3D glass/vinylester composite materials</w:t>
+                <w:t xml:space="preserve">Effect of 3D reinforcement on dynamic behavior of composite materials using SHPB techniques: experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Bouery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. INTERNATIONAL SYMPOSIUM ON AIRCRAFT MATERIALS - ACMA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">ECCM 16th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097220v1</w:t>
+                <w:t xml:space="preserve">hal-01101443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of a carbon/epoxy composite material under dynamic compression</w:t>
               </w:r>
@@ -5113,51 +5113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choukri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5182,64 +5182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slamming load during vertical water entry at constant speed,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Offshore and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, RHODES, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5296,64 +5296,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais de slamming sur corps rigides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5403,51 +5403,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du chargement sur la propagation en fatigue de fissures courtes dans un acier de construction navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005METZ017S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5474,51 +5474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du chargement sur la propagation en fatigue de fissures courtes dans un acier de construction navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Metz, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5635,51 +5635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="110AE8DB"/>
+    <w:nsid w:val="B08C478C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5866,51 +5866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aboulghit-el-malki-alaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1357-8509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15771070X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Meziane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104494" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Derbane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Mansouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Messast" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.77" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bensaada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2023.07.074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111779" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elhimer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103702" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02454228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01834804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hashim Hassoon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Tarfaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Moumen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWDZGNQ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.10.029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X253LH2Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485641v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8KSPD89-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Arbaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315619223" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Bouery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516651691" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.06.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDST2WDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Gueraiche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.01.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S21L9KDK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671258v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.06.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D2ZR58V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2012.05.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CTV5J3R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantinescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1750-9548.4.2.125" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeghloul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.07.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ47FW0K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01116.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sauvard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamoulis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lig Dagorn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312976v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Annovazzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lansiaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guerineau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Pyae Sone Oo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zavard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280056v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Saada" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139860v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choukri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005METZ017S" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aboulghit-el-malki-alaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1357-8509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15771070X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Derbane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Mansouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Messast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.282" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Meziane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bellanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.77" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bensaada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2023.07.074" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elhimer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103702" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02454228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01834804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hashim Hassoon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Tarfaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Moumen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWDZGNQ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.10.029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X253LH2Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8KSPD89-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Arbaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.06.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDST2WDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315619223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Bouery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516651691" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Gueraiche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.01.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S21L9KDK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671258v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.06.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D2ZR58V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2012.05.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CTV5J3R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantinescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1750-9548.4.2.125" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeghloul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.07.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ47FW0K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01116.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guerineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Pyae Sone Oo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sauvard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamoulis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lig Dagorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Annovazzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lansiaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zavard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280056v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Saada" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139860v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097220v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choukri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005METZ017S" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>