--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -190,451 +190,451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the behavior of a granular soil deposit subjected to horizontal vibration: A discrete element modeling</w:t>
+                <w:t xml:space="preserve">Water impact of V-shaped wedge at constant velocity: Influence of deadrise angle and stiffness panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Derbane</w:t>
+                <w:t xml:space="preserve">Bilel Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Mansouri</w:t>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Messast</w:t>
+                <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+                <w:t xml:space="preserve">Bruno Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.282⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158, pp.104494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2025.104494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915985v1</w:t>
+                <w:t xml:space="preserve">hal-04996448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Thermal Contributions to the Damage Suffered by an Aeronautical Structure Subjected to an Intense and Sudden Electrical Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Better</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (3), pp.235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/aerospace12030235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water impact of V-shaped wedge at constant velocity: Influence of deadrise angle and stiffness panels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the behavior of a granular soil deposit subjected to horizontal vibration: A discrete element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Derbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Messast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dany Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 158, pp.104494. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 353 (G1), pp.321-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2025.104494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996448v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and dynamic behaviour of ultra high molecular weight poly-ethylene (UHMWPE) Tensylon® composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Caisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -701,590 +701,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards hybridization of ultra-high molecular weight polyethylene composites by thermally sprayed alumina: Feasibility and bond strength assessment</w:t>
+                <w:t xml:space="preserve">Interlaminar strength characterization of Tensylon® UHMWPE under multimodal loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bensaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Darut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Costil</w:t>
+                <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.111779⟩</w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.503-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2023.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610797v1</w:t>
+                <w:t xml:space="preserve">hal-04187456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaminar strength characterization of Tensylon® UHMWPE under multimodal loads</w:t>
+                <w:t xml:space="preserve">Towards hybridization of ultra-high molecular weight polyethylene composites by thermally sprayed alumina: Feasibility and bond strength assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bensaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Thevenet</w:t>
+                <w:t xml:space="preserve">S. Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47, pp.503-512. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 227, pp.111779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2023.07.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.111779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187456v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of pressure during the forced water entry of a cone into pure and aerated water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Elhimer</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the influence of the panel stiffness on the behaviour of a wedge under slamming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+                <w:t xml:space="preserve">Bruno Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 113, pp.103605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2022.103605⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 114, pp.103702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2022.103702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716408v1</w:t>
+                <w:t xml:space="preserve">hal-03758381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the influence of the panel stiffness on the behaviour of a wedge under slamming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Measurements of pressure during the forced water entry of a cone into pure and aerated water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Elhimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dany Bellanger</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 114, pp.103702. </w:t>
+              <w:t xml:space="preserve">, 2022, 113, pp.103605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2022.103702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2022.103605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758381v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of aeration on water entry problems: experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Elhimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (5-6), pp.74 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1344,51 +1344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hashim Hassoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Moumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1447,90 +1447,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of aeration and compressibility on slamming loads during cone water entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Elhimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 70, pp.24-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1590,51 +1590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hashim Hassoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 153, pp.180 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1706,51 +1706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hashim Hassoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Moumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1803,143 +1803,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior and damage kinetics of woven E-glass/vinylester laminate composites under high strain rate dynamic compressive loading: Experimental and numerical investigation</w:t>
+                <w:t xml:space="preserve">Comparative study of mechanical properties and damage kinetics of two- and three-dimensional woven composites under high-strain rate dynamic compressive loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Bouery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.06.026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.878-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789516651691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282827v1</w:t>
+                <w:t xml:space="preserve">hal-01485662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical characterisation and damage mechanisms of E-glass/vinylester woven composites at high strain rates compression</w:t>
               </w:r>
@@ -1951,51 +1952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (24), pp.3313-3323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2023,450 +2024,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of mechanical properties and damage kinetics of two- and three-dimensional woven composites under high-strain rate dynamic compressive loading</w:t>
+                <w:t xml:space="preserve">Mechanical behavior and damage kinetics of woven E-glass/vinylester laminate composites under high strain rate dynamic compressive loading: Experimental and numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1056789516651691⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485662v1</w:t>
+                <w:t xml:space="preserve">hal-01282827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical note for SHPB test with new algorithms for delimiting pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of hydrodynamic loads and pressure distribution during a pyramid water entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Gueraiche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+                <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.925-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2015.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148722v1</w:t>
+                <w:t xml:space="preserve">hal-01148725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of hydrodynamic loads and pressure distribution during a pyramid water entry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A practical note for SHPB test with new algorithms for delimiting pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Gueraiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Osmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.Pages 145-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01148725v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic loads during water impact of three-dimensional solids: Modelling and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (1), pp.211-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2512,90 +2512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of slamming coefficients during vertical water entry of axisymmetric rigid shapes at constant speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.183- 197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2654,77 +2654,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Studies of Simple Geometries in Slamming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2775,77 +2775,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment and comparison of several analytical models of water impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,64 +2892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short surface fatigue cracks growth under constant and variable amplitude loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3002,226 +3002,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations on the growth of small fatigue cracks in naval steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations on small fatigue cracks growth in naval steel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30 (6), pp.489-498. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 30 (6), pp.489-498</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497873v1</w:t>
+                <w:t xml:space="preserve">hal-00497820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations on small fatigue cracks growth in naval steel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations on the growth of small fatigue cracks in naval steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30 (6), pp.489-498</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 30 (6), pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2007.01116.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497820v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3233,148 +3233,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes semi-analytiques et numériques d'une plaque rigide unidimensionnelle soumise à une explosion sous-marine avec prise en compte de la cavitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de composites transparents pour protection balistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Guerineau</w:t>
+                <w:t xml:space="preserve">Alicia Annovazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Pyae Sone Oo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+                <w:t xml:space="preserve">Henri Lansiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Sourne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312987v1</w:t>
+                <w:t xml:space="preserve">hal-05312976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la rupture d'interfaces collées Titane/Composite sous chargement Dynamique Multiaxial</w:t>
               </w:r>
@@ -3386,51 +3390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Sauvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3479,307 +3483,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de composites transparents pour protection balistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical and thermal contributions to the damage suffered by an aeronautical structure subjected to an intense and sudden electrical discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Better</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Arrigoni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cayla</w:t>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">14th EASN International Conference on "Innovation in Aviation and Space towards sustainability today &amp; tomorrow"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASN Association, Oct 2024, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312976v1</w:t>
+                <w:t xml:space="preserve">hal-04958551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal contributions to the damage suffered by an aeronautical structure subjected to an intense and sudden electrical discharge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etudes semi-analytiques et numériques d'une plaque rigide unidimensionnelle soumise à une explosion sous-marine avec prise en compte de la cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Pyae Sone Oo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Menetrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Sourne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EASN International Conference on "Innovation in Aviation and Space towards sustainability today &amp; tomorrow"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EASN Association, Oct 2024, Thessalokini, Greece</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958551v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pulsed laser and electron-beam irradiation on protected aeronautical CFRP composite laminate to enhance the modelling of lightning-strike damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Better</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,51 +3787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Santa Fé, United States. pp.129390M, </w:t>
@@ -3869,77 +3869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity study of the pressure load parameters of laser shock on CFRP and its influence on the back-face velocity signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Better</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,329 +3988,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de l’équation d’état dans la direction hors plan du Tensylon® (UHMWPE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l’adhésion d’un assemblage Tensylon/revêtement d’alumine par choc laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ben Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280026v1</w:t>
+                <w:t xml:space="preserve">hal-04280056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’adhésion d’un assemblage Tensylon/revêtement d’alumine par choc laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de l’équation d’état dans la direction hors plan du Tensylon® (UHMWPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Forquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Clanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Ben Saada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+                <w:t xml:space="preserve">Marie Zavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Costil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280056v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the high strain rate behaviour of tubular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Caisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4396,51 +4396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hashim Hassoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Moumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4504,51 +4504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Hashim Hassoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Moumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4586,77 +4586,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’aération lors d’impacts hydrodynamiques : essais et simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Elhimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de l’Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4681,103 +4681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of hydrodynamic impact on bubbly water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Elhimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Ocean, Offshore and Arctic Engineering OMAE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, St. John's, Canada. pp.OMAE2015-41889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4796,178 +4796,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane dynamic behavior of 2D and 3D glass/vinylester composite materials</w:t>
+                <w:t xml:space="preserve">Effect of 3D reinforcement on dynamic behavior of composite materials using SHPB techniques: experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Bouery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. INTERNATIONAL SYMPOSIUM ON AIRCRAFT MATERIALS - ACMA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">ECCM 16th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097220v1</w:t>
+                <w:t xml:space="preserve">hal-01101443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale d’impacts hydrodynamiques sur eau aérée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Elhimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de l’Hydrodynamique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, VAL DE REUIL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4986,122 +4986,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 3D reinforcement on dynamic behavior of composite materials using SHPB techniques: experimental investigation</w:t>
+                <w:t xml:space="preserve">In-plane dynamic behavior of 2D and 3D glass/vinylester composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Bouery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 16th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Séville, Spain</w:t>
+              <w:t xml:space="preserve">. INTERNATIONAL SYMPOSIUM ON AIRCRAFT MATERIALS - ACMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101443v1</w:t>
+                <w:t xml:space="preserve">hal-01097220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of a carbon/epoxy composite material under dynamic compression</w:t>
               </w:r>
@@ -5113,51 +5113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Tarfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Choukri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5182,64 +5182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slamming load during vertical water entry at constant speed,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Offshore and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, RHODES, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5296,64 +5296,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais de slamming sur corps rigides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5403,51 +5403,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du chargement sur la propagation en fatigue de fissures courtes dans un acier de construction navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005METZ017S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5474,51 +5474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du chargement sur la propagation en fatigue de fissures courtes dans un acier de construction navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Metz, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5635,51 +5635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B08C478C"/>
+    <w:nsid w:val="87A15912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5866,51 +5866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aboulghit-el-malki-alaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1357-8509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15771070X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Derbane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Mansouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Messast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.282" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Meziane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bellanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.77" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bensaada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2023.07.074" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elhimer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103702" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02454228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01834804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hashim Hassoon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Tarfaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Moumen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWDZGNQ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.10.029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X253LH2Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8KSPD89-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Arbaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.06.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDST2WDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315619223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Bouery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516651691" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Gueraiche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.01.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S21L9KDK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671258v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.06.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D2ZR58V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2012.05.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CTV5J3R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantinescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1750-9548.4.2.125" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeghloul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.07.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ47FW0K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01116.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guerineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Pyae Sone Oo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sauvard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamoulis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lig Dagorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Annovazzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lansiaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zavard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280056v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Saada" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139860v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097220v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choukri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005METZ017S" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aboulghit-el-malki-alaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1357-8509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15771070X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996448v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Meziane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Bellanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104494" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Better" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arrigoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Menetrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12030235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Derbane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Mansouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Messast" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Monloubou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2024.77" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bensaada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2023.07.074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111779" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103702" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elhimer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103605" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02454228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01834804v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hashim Hassoon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Tarfaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Moumen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.05.035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWDZGNQ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01699454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.10.029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X253LH2Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8KSPD89-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Arbaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Bouery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516651691" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998315619223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.06.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDST2WDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.01.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S21L9KDK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Gueraiche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Osmani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671258v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.06.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D2ZR58V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2012.05.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CTV5J3R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantinescu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1750-9548.4.2.125" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeghloul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.07.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ47FW0K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01116.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Annovazzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lansiaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sauvard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stamoulis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lig Dagorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guerineau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Pyae Sone Oo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04679318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3012572" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291901v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ben Saada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clanche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zavard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139860v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097220v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939931v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choukri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005METZ017S" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>