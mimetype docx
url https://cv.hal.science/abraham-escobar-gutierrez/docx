--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -709,1303 +709,1303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Selection for Seed Ability to Germinate at Extreme Temperatures in Perennial Ryegrass (Lolium perenne L.)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of intra-specific variability of cocksfoot (Dactylis glomerata L.) in response to temperature during germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.794488⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (11), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-022-03439-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575472v1</w:t>
+                <w:t xml:space="preserve">hal-03838126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tall fescue (Festuca arundinacea Schreb.) shows intraspecific variability in response to temperature during germination</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is the turbid medium-based approach pertinent for estimating light interception when simulating the growth of a crop in an agri-photovoltaic system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike van Iseghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12051245⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 224, pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744644v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing sugar beets without neonicotinoids: An evaluation of alternatives for the management of viruses-transmitting aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How much do radiative transfer models influence red:far-red simulation and subsequent modelling of plant photomorphogenesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Verheggen</w:t>
+                <w:t xml:space="preserve">Elzbieta Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Barrès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Quentin Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2022/1511⟩</w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741244v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much do radiative transfer models influence red:far-red simulation and subsequent modelling of plant photomorphogenesis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Producing sugar beets without neonicotinoids: An evaluation of alternatives for the management of viruses-transmitting aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verheggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Couturier</w:t>
+                <w:t xml:space="preserve">Romain Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elzbieta Frak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Barillot</w:t>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac013⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (4), pp.491 - 498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2022/1511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03756260v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected intraspecific variability of perennial ryegrass (Lolium perenne L.) in response to constant temperature during germination and initial heterotrophic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.856099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of intra-specific variability of cocksfoot (Dactylis glomerata L.) in response to temperature during germination</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The concepts of seed germination rate and germinability: A re-evaluation for cool-season grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagdi Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Eprinchard-Ciesla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Olivares-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11738-022-03439-x⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12061291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838126v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the turbid medium-based approach pertinent for estimating light interception when simulating the growth of a crop in an agri-photovoltaic system?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+                <w:t xml:space="preserve">Seasonal differences in structural and genetic control of digestibility in perennial ryegrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik van Parijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Wolters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Quitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.801145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03866960v1</w:t>
+                <w:t xml:space="preserve">hal-03744678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal differences in structural and genetic control of digestibility in perennial ryegrass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Quitté</w:t>
+                <w:t xml:space="preserve">L-GrassF: a functional–structural and phenological model of Lolium perenne integrating plant morphogenesis and reproductive development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.801145⟩</w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744678v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concepts of seed germination rate and germinability: A re-evaluation for cool-season grasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Tall fescue (Festuca arundinacea Schreb.) shows intraspecific variability in response to temperature during germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12061291⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12051245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745503v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-GrassF: a functional–structural and phenological model of Lolium perenne integrating plant morphogenesis and reproductive development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Leclercq</w:t>
+                <w:t xml:space="preserve">Divergent Selection for Seed Ability to Germinate at Extreme Temperatures in Perennial Ryegrass (Lolium perenne L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagdi Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Teulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (2), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.794488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.794488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03756836v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between environment and genetic diversity in perennial grass phenology: A review of processes at plant scale and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2073,51 +2073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical correlations reveal adaptive loci and phenotypic responses to climate in perennial ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Blanco‐pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Keep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,90 +2194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf elongation response to blue light is mediated by stomatal-induced variations in transpiration in Festuca arundinacea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom de Swaef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2328,51 +2328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The History of Domestication and Selection of Lucerne: A New Perspective From the Genetic Diversity for Seed Germination in Response to Temperature and Scarification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagdi Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2579,103 +2579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 244, pp.47-53</w:t>
@@ -2704,64 +2704,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards intercrop ideotypes: non-random trait assembly can promote overyielding and stability of species proportion in simulated legume-based mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,732 +2815,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem elongation in &amp;lt;em&amp;gt;Pennisetum purpureum&amp;lt;/em&amp;gt; results from a fixed pattern of vegetative development potentially enhanced by the initiation of flowering</w:t>
+                <w:t xml:space="preserve">Alternatives to neonicotinoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Portes Silva</w:t>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sila Carneiro da Silva</w:t>
+                <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Escobar-Guttiérrez</w:t>
+                <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Lemaire</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gfs.12449⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.423-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620183v1</w:t>
+                <w:t xml:space="preserve">hal-02627417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic individual-based model can predict yield, nitrogen content, and species abundance in experimental grassland communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stem elongation in &amp;lt;em&amp;gt;Pennisetum purpureum&amp;lt;/em&amp;gt; results from a fixed pattern of vegetative development potentially enhanced by the initiation of flowering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Portes Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Faverjon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
+                <w:t xml:space="preserve">Sila Carneiro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Litrico-Chiarelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+                <w:t xml:space="preserve">Abraham Escobar-Guttiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery323⟩</w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (4), pp.708-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622121v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generic individual-based model can predict yield, nitrogen content, and species abundance in experimental grassland communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+                <w:t xml:space="preserve">Lucas Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochem Evers</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Litrico-Chiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (9), pp.2491-2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02228974v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root growth and development do not directly relate to shoot morphogenetic strategies in temperate forage legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Pagès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 435 (1-2), pp.277-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-018-3884-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives to neonicotinoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Jactel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Verheggen</w:t>
+                <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Thiery</w:t>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Jochem Evers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gachet</w:t>
+                <w:t xml:space="preserve">Frederic F. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129, pp.423-429. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.04.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02627417v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02228974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of alfalfa (&amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt;) in response to temperature during germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3613,51 +3613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Blanco-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna M. Roschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3747,64 +3747,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Surault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 236, pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3881,51 +3881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Noiraud-Romy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure M.-L. Decau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69 (16), pp.3975-3986. </w:t>
@@ -3957,278 +3957,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved potential development framework applies to shoots of legume species with contrasting morphogenetic strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tritium forms discrimination in ryegrass under constant tritium exposure: From seed germination to seedling autotrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t>
+                <w:t xml:space="preserve">H. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Litrico</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voiseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177, pp.194-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581608v1</w:t>
+                <w:t xml:space="preserve">hal-01573565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium forms discrimination in ryegrass under constant tritium exposure: From seed germination to seedling autotrophy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Maro</w:t>
+                <w:t xml:space="preserve">A conserved potential development framework applies to shoots of legume species with contrasting morphogenetic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Dizès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+                <w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Voiseux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 177, pp.194-205. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573565v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walnut husk fly, Rhagoletis completa (Diptera: Tephritidae), invades Europe: invasion potential and control strategies</w:t>
               </w:r>
@@ -4266,51 +4266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giordanengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Entomology and Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (1), pp.1 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4370,51 +4370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Zaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4478,90 +4478,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progresser dans la simulation mathématique des performances des mélanges de variétés fourragères pour composer et améliorer les prairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4629,77 +4629,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 225, pp.1-9</w:t>
@@ -4728,77 +4728,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf length variation in perennial forage grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley B. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (3), pp.682-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4836,51 +4836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the morphogenesis of three genotypes of pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) grown in pure stands and wheat-based intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5112,51 +5112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effects of architectural variations on light partitioning within virtual wheat – pea mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5236,650 +5236,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does pea architecture influence light sharing in virtual wheat-pea mixtures? A simulation study based on pea genotypes with contrasting architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
+                <w:t xml:space="preserve">Senescence in field-grown maize: from flowering to harvest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chevalier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Laurette Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AoB Plants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134, pp.47-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941201v1</w:t>
+                <w:t xml:space="preserve">hal-02644740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senescence in field-grown maize: from flowering to harvest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurette Combe</w:t>
+                <w:t xml:space="preserve">How does pea architecture influence light sharing in virtual wheat-pea mixtures? A simulation study based on pea genotypes with contrasting architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AoB Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pls038+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aobpla/pls038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644740v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using functional-structural plant models to study, understand and integrate plant development and ecophysiology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Vos</w:t>
+                <w:t xml:space="preserve">How good is the turbid medium-based approach for accounting for light partitioning in contrasted grass-legume intercropping systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 108 (6), pp.987-989. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr257⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 108 (6), pp.1013-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650874v1</w:t>
+                <w:t xml:space="preserve">hal-02645955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How good is the turbid medium-based approach for accounting for light partitioning in contrasted grass-legume intercropping systems?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+                <w:t xml:space="preserve">Association study between the gibberellic acid insensitive gene and leaf length in a Lolium perenne L. synthetic variety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr199⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645955v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association study between the gibberellic acid insensitive gene and leaf length in a Lolium perenne L. synthetic variety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using functional-structural plant models to study, understand and integrate plant development and ecophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore M. Dejong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
+                <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian C. Huyghe</w:t>
+                <w:t xml:space="preserve">Jan Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (6), pp.987-989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644833v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What determines the complex kinetics of stomatal conductance under blueless PAR in Festuca arundinacea ? Subsequent effects on leaf transpiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5959,411 +5959,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional relationships to estimate Morphogenetically Active Radiation (MAR) from PAR and solar broadband irradiance measurements: The case of a sorghum crop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a turbid medium approach to estimate light interception by individual plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslava M. Rakocevic</w:t>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. de Berranger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alban Verdenal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.02.011⟩</w:t>
+              <w:t xml:space="preserve">COMPARATIVE BIOCHEMISTRY AND PHYSIOLOGY A-MOLECULAR &amp; INTEGRATIVE PHYSIOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 153 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964482v1</w:t>
+                <w:t xml:space="preserve">hal-02757167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a turbid medium approach to estimate light interception by individual plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
+                <w:t xml:space="preserve">Sénescence d'un pied de maïs : évolution de la floraison à la récolte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban Verdenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPARATIVE BIOCHEMISTRY AND PHYSIOLOGY A-MOLECULAR &amp; INTEGRATIVE PHYSIOLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.553⟩</w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (11), pp.1036-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/B09-066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757167v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sénescence d'un pied de maïs : évolution de la floraison à la récolte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional relationships to estimate Morphogenetically Active Radiation (MAR) from PAR and solar broadband irradiance measurements: The case of a sorghum crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslava M. Rakocevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. de Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Eprinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (8), pp.1244-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/B09-066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658259v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of ryegrass architecture as a self-regulated system, using functional-structural plant modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Verdenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6918,831 +6918,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-based models of individual tree growth: A critical appraisal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Dizès</w:t>
+                <w:t xml:space="preserve">Nitrogen-limited growth of lettuce is associated with lower stomatal conductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin R. Broadley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian G. Burns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 152 (1), pp.97-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00884173v1</w:t>
+                <w:t xml:space="preserve">hal-02675478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-based models of individual tree growth: a critical appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 58 (5), pp.469-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-limited growth of lettuce is associated with lower stomatal conductance</w:t>
+                <w:t xml:space="preserve">Influx and accumulation of Cs+ by the akt1 mutant of Arabidopsis thaliana (L.) Heynh. lacking a dominant K+ transport system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Broadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ian G. Burns</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen C. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil J. Willey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J. White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 152 (1), pp.97-106</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52 (357), pp.839-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675478v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influx and accumulation of Cs+ by the akt1 mutant of Arabidopsis thaliana (L.) Heynh. lacking a dominant K+ transport system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philip J. White</w:t>
+                <w:t xml:space="preserve">A mechanistic and dynamic model of carbon allocation in walnut (Juglans regia L.) seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alain Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Deléens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 52 (357), pp.839-844</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675736v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic and dynamic model of carbon allocation in walnut (Juglans regia L.) seedlings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon-based models of individual tree growth: A critical appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliane Deléens</w:t>
+                <w:t xml:space="preserve">Séverine Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 58 (5), pp.469-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2001140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961512v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00884173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a process-based model of tree seedling growth by manipulating CO2 and nutrient uptake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What are the effects of nitrogen deficiency on growth components of lettuce?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin R. Broadley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.E. Levy</w:t>
+                <w:t xml:space="preserve">A. Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Lucas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Rey</w:t>
+                <w:t xml:space="preserve">I.G. Burns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 20 (15), pp.993-1005</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 147 (3), pp.519-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695856v1</w:t>
+                <w:t xml:space="preserve">hal-02695614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the effects of nitrogen deficiency on growth components of lettuce?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin R. Broadley</w:t>
+                <w:t xml:space="preserve">Testing a process-based model of tree seedling growth by manipulating CO2 and nutrient uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.G. Burns</w:t>
+                <w:t xml:space="preserve">A. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 147 (3), pp.519-526</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (15), pp.993-1005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695614v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of allocation and balance of carbon in walnut (Juglans regia L.) seedlings during heterotrophy-autotrophy transition</w:t>
               </w:r>
@@ -7767,51 +7767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvain J.-S. Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8697,51 +8697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Blanco-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Keep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8799,347 +8799,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of LgrassFlo, a new model of perennial grass phenology in response to temperature and photoperiod</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
+                <w:t xml:space="preserve">Des pistes pour améliorer la germination de la luzerne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagdi Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barillot</w:t>
+                <w:t xml:space="preserve">Lina Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312489v1</w:t>
+                <w:t xml:space="preserve">hal-03323312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pistes pour améliorer la germination de la luzerne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Julier</w:t>
+                <w:t xml:space="preserve">Calibration of LgrassFlo, a new model of perennial grass phenology in response to temperature and photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323312v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the genetic diversity of perennial grass phenology in contrasted temperate climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9158,450 +9158,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest public research on forage and turf and update on CLIMAGIE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Individual-based modelling as a tool to identify combinations of key traits to enhance overyielding in legume-based mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISF World Seed Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France. 37 diapos</w:t>
+              <w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789481v1</w:t>
+                <w:t xml:space="preserve">hal-02734580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the ﬂoral transition of the tiller apex to improve the accuracy of grassland phenology modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Latest public research on forage and turf and update on CLIMAGIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ISF World Seed Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France. 37 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737118v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual-based modelling as a tool to identify combinations of key traits to enhance overyielding in legume-based mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Simulation of the ﬂoral transition of the tiller apex to improve the accuracy of grassland phenology modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734580v1</w:t>
+                <w:t xml:space="preserve">hal-02737118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing key traits to promote overyielding in mixtures of legumes and non-legumes: A case study using the Virtual Grassland model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9629,377 +9629,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of neighboring plants on the variation of red to far-red ratio in intercropping system: simulation of light quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Patterns of spring growth and phenology in natural populations of &amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; under contrasting field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M. Roschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde Muylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PMA.2018.8611567⟩</w:t>
+              <w:t xml:space="preserve">Joint meeting Breeding Grasses and Protein Crops in the Era of Genomics of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Group of Oil and Protein Crops Section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Sep 2017, Vilnius, Lithuania. 267 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-89578-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736988v1</w:t>
+                <w:t xml:space="preserve">hal-02736362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of spring growth and phenology in natural populations of &amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; under contrasting field conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Influence of neighboring plants on the variation of red to far-red ratio in intercropping system: simulation of light quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hilde Muylle</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting Breeding Grasses and Protein Crops in the Era of Genomics of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Group of Oil and Protein Crops Section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Sep 2017, Vilnius, Lithuania. 267 p., </w:t>
+              <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-89578-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PMA.2018.8611567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736362v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of meta-modelling approaches to account for tiller growth and development simulated by the L-grass functional-structural plant model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10059,51 +10059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Laboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hurlus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10163,64 +10163,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of perennial pasture grasses in the response to temperature during germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NASSTEC International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Native Seed Science, Technology and Conservation Initial Training Network. ITA., Sep 2017, Richmond, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10239,928 +10239,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les températures cardinales des grandes fonctions de production chez deux plantes fourragères pérennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Températures extrêmes et variabilité de la germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233903v1</w:t>
+                <w:t xml:space="preserve">hal-01233904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Températures extrêmes et variabilité de la germination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">A cybernetic framework for studying shoot-root coordinated development in grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
+              <w:t xml:space="preserve">Complex Systems-Digital Campus’15 World e-conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233904v1</w:t>
+                <w:t xml:space="preserve">hal-01274517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cybernetic framework for studying shoot-root coordinated development in grasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">L-Grass : un modèle de morphogenèse de la plante entière de ray-grass anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems-Digital Campus’15 World e-conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, NA, France</w:t>
+              <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274517v1</w:t>
+                <w:t xml:space="preserve">hal-01236563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Grass : un modèle de morphogenèse de la plante entière de ray-grass anglais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Virtual grassland&amp;quot; : un modèle individu-centré pour simuler la dynamique des communautés prairiales en réponse à la disponibilité en eau en en N du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236563v1</w:t>
+                <w:t xml:space="preserve">hal-01236562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual grassland&amp;quot; : un modèle individu-centré pour simuler la dynamique des communautés prairiales en réponse à la disponibilité en eau en en N du sol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Effets de l'intensité de la défoliation sur la composition génétique et phénotypique d'une population virtuelle de ray-grass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236562v1</w:t>
+                <w:t xml:space="preserve">hal-01236558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'intensité de la défoliation sur la composition génétique et phénotypique d'une population virtuelle de ray-grass</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Les températures cardinales des grandes fonctions de production chez deux plantes fourragères pérennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Zaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236558v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual grassland&amp;quot;: an individual-based model to deal with grassland community dynamics under fluctuating water and nitrogen availability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional structural grasses modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
+              <w:t xml:space="preserve">Functional structural grasses modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inner Mongolia Agricultural University. Hohhot, CHN., May 2014, Hohhot, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742158v1</w:t>
+                <w:t xml:space="preserve">hal-02791974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Lolium perenne L.&amp;lt;/em&amp;gt; in the response to temperature during germination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Virtual grassland&amp;quot;: an individual-based model to deal with grassland community dynamics under fluctuating water and nitrogen availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738517v1</w:t>
+                <w:t xml:space="preserve">hal-02742158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11169,176 +11113,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional structural grasses modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Lolium perenne L.&amp;lt;/em&amp;gt; in the response to temperature during germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fourtie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional structural grasses modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inner Mongolia Agricultural University. Hohhot, CHN., May 2014, Hohhot, China</w:t>
+              <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791974v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of temperature responses of different developmental processes in &amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt; L. and &amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; Schreb.</w:t>
               </w:r>
@@ -11376,51 +11376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11508,299 +11508,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité génétique de la réponse à la température de germination chez &amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de la réponse à la température de différents processus physiologiques chez des variétés de luzerne et de fétuque élevée issues de milieux tempérés et méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Zaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749104v1</w:t>
+                <w:t xml:space="preserve">hal-02745243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la réponse à la température de différents processus physiologiques chez des variétés de luzerne et de fétuque élevée issues de milieux tempérés et méditerranéens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Virtual grassland&amp;quot;: an OpenAlea package to deal with herbaceous plant architecture and grassland community dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t>
+              <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. 371 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745243v1</w:t>
+                <w:t xml:space="preserve">hal-01299604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual grassland&amp;quot;: an OpenAlea package to deal with herbaceous plant architecture and grassland community dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">L-Pea: an architectural model of pea ([i]Pisum sativum[/i]) development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11808,189 +11808,189 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. 371 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299604v1</w:t>
+                <w:t xml:space="preserve">hal-01299603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Pea: an architectural model of pea ([i]Pisum sativum[/i]) development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
+                <w:t xml:space="preserve">Diversité génétique de la réponse à la température de germination chez &amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. 371 p</w:t>
+              <w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299603v1</w:t>
+                <w:t xml:space="preserve">hal-02749104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved modelling of ryegrass foliar growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11998,51 +11998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badara Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Plant growth Modeling, Simulation, Visualization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Shangai, China. 472 p</w:t>
@@ -12071,90 +12071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of pea morphogenesis. An exploratory study based on six pea genotypes with contrasting architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12192,51 +12192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling variations in individual plant productivity within a stand: comparison of top-down and bottom-up approaches in alfalfa crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12425,51 +12425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’écologie fonctionnelle pour comprendre le fonctionnement et améliorer les prairies semées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12613,134 +12613,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetically active radiation within tree canopies: estimations from PAR and solar broadband irradiance measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing light competition in cereal/legume intercropping systems through functional structural plant models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Internation Symposium on Plant Growth Modeling, Simulation, Visualization, and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Davis, United States. 307 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751522v1</w:t>
+                <w:t xml:space="preserve">hal-02756873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two methods to simulate morphogenetically active radiation (MAR) within plant canopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12756,566 +12773,549 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Davis, United States. 307 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing light competition in cereal/legume intercropping systems through functional structural plant models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphogenetically active radiation within tree canopies: estimations from PAR and solar broadband irradiance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. Internation Symposium on Plant Growth Modeling, Simulation, Visualization, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Beijing, China. 454 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PMA.2009.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756873v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impending effects of transpiration in blue light regulation of leaf growth</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.467⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594098v1</w:t>
+                <w:t xml:space="preserve">hal-00831802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple self-regulation rules can capture Ryegrass (&amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.) morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Verdenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1. International Workshop on Morphogenetic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00831802v1</w:t>
+                <w:t xml:space="preserve">hal-02755782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple self-regulation rules can capture Ryegrass (&amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.) morphogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impending effects of transpiration in blue light regulation of leaf growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Workshop on Morphogenetic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755782v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the morphogenesis and cutting of perennial ryegrass (&amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt;) plants with 3D model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Verdenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13379,51 +13379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des flux dans l'architecture et allocation des ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13468,338 +13468,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding morphogenetically active radiation on functional structural plant models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An L-system based model of a ryegrass heterogeneous population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Verdenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HortResearch Mt Albert. Auckland, NZL., Nov 2007, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750612v1</w:t>
+                <w:t xml:space="preserve">hal-02754631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An L-system based model of a ryegrass heterogeneous population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a turbid medium model to simulate light interception by plant canopies at three spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HortResearch Mt Albert. Auckland, NZL., Nov 2007, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754631v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a turbid medium model to simulate light interception by plant canopies at three spatial scales</w:t>
+                <w:t xml:space="preserve">Shedding morphogenetically active radiation on functional structural plant models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HortResearch Mt Albert. Auckland, NZL., Nov 2007, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758452v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of nitrogen allocation and partitioning within lucerne (&amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt;) shoot tissues during recovery from defoliation: an approach to estimate forage production and nitrogen composition</w:t>
               </w:r>
@@ -13910,77 +13910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate accumulation in protected lettuce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Toronta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14094,204 +14094,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to optimise nitrogen supply in soil-grown greenhouse lettuce crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First attempt to simulate the response of aubergine crops to N supply: a means to optimise N fertilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian G. Burns</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Burns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Models for Plant Growth and Control in Greenhouses: Modeling for the 21st Century - Agronomic and Greenhouse Crop Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Beltsville, Maryland, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Towards an Ecologically Sound Fertilisation in Field Vegetable Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2002, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760165v1</w:t>
+                <w:t xml:space="preserve">hal-02759999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First attempt to simulate the response of aubergine crops to N supply: a means to optimise N fertilisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model to optimise nitrogen supply in soil-grown greenhouse lettuce crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I.G. Burns</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian G. Burns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Towards an Ecologically Sound Fertilisation in Field Vegetable Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2002, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Models for Plant Growth and Control in Greenhouses: Modeling for the 21st Century - Agronomic and Greenhouse Crop Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Beltsville, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759999v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical modelling of nitrogen response in crops</w:t>
               </w:r>
@@ -14420,77 +14420,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic and dynamic model of carbon allocation in walnut ([i]Juglans regia[/i] L.) seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deléens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14528,90 +14528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple de modélisation des relations sources-puits lors d'une transition hétérotrophie-autotrophie: la germination du noyer ([i]Juglans regia[/i] L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Deleens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14679,51 +14679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14869,51 +14869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de SPICE pour la simulation des flux et du bilan de carbone dans les jeunes plants de noyer (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lahanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15085,51 +15085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling allocation and balance of carbon in walnut (Juglans regia L.) seedlings during the heterotrophy-autotrophy transition period.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15484,103 +15484,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating phenology in perennial grasses using a morphogenetic model: L-GrassF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t>
@@ -15635,51 +15635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Surault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15728,346 +15728,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of spring growth and phenology in natural populations of Lolium perenne under contrasting field conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hilde Muylle</w:t>
+                <w:t xml:space="preserve">Utilisation des formalismes de STICS dans un modèle de sol spatialisé destiné à la simulation individu-centrée des peuplements hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Groupe of Oil and Protein Crops Section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vilnius, France. 80 p., 2017, Breeding grasses and protein crops in the era of genomics</w:t>
+              <w:t xml:space="preserve">11. Séminaire des utilisateurs de STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 99 p., 2017, XIe séminaire des utilisateurs de STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595581v1</w:t>
+                <w:t xml:space="preserve">hal-02733803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des formalismes de STICS dans un modèle de sol spatialisé destiné à la simulation individu-centrée des peuplements hétérogènes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
+                <w:t xml:space="preserve">Patterns of spring growth and phenology in natural populations of Lolium perenne under contrasting field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M. Roschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde Muylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Séminaire des utilisateurs de STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 99 p., 2017, XIe séminaire des utilisateurs de STICS</w:t>
+              <w:t xml:space="preserve">Joint Meeting of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Groupe of Oil and Protein Crops Section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vilnius, France. 80 p., 2017, Breeding grasses and protein crops in the era of genomics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733803v1</w:t>
+                <w:t xml:space="preserve">hal-01595581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of perennial pasture grasses and legumes in the response to temperature during germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16131,64 +16131,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in germination under extreme temperatures of two perennial pasture legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. Wageningen Academic Publishers, Grassland Science in Europe, 21, 898 p., 2016, Grassland Science in Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16213,77 +16213,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common shoot developmental framework for perennial legume species with contrasting morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. Wageningen Academic Publishers, Grassland Science in Europe, 21, 898 p., 2016, Grassland Science in Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16302,204 +16302,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of perennial grass species in response to temperature during germination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Dactylis glomerata&amp;lt;/em&amp;gt; in the response to temperature during germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference Our under Common Climate Future Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015, Our common futur under climate change</w:t>
+              <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 296 p., 2015, Parallel session L2. Climate-smart strategies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738675v1</w:t>
+                <w:t xml:space="preserve">hal-02738789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root and shoot coordination: programmable and self-organised architectural development of ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Symposium of the International Society of Root Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Canberra, Australia. 88 p., 2015, ISRR 9: Roots Down Under. Belowground solutions to global challenges</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16518,165 +16518,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Dactylis glomerata&amp;lt;/em&amp;gt; in the response to temperature during germination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of perennial grass species in response to temperature during germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 296 p., 2015, Parallel session L2. Climate-smart strategies</w:t>
+              <w:t xml:space="preserve">International Scientific Conference Our under Common Climate Future Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015, Our common futur under climate change</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738789v1</w:t>
+                <w:t xml:space="preserve">hal-02738675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; shows genetic diversity in the response to temperature during germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16714,103 +16714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of root system in a ryegrass perennial model based on self-regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 371 p., 2013, Proceedings of the 7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16848,90 +16848,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of defoliation intensity on the genetic and phenotypic composition of virtual ray-grass populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 371 p., 2013, Proceedings of the 7th International Conference on Functional-Structural Plant Models</w:t>
@@ -16960,90 +16960,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do variations of architectural parameters affect light partitioning within wheat - pea mixtures? A simulation study based on a virtual plant approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17081,90 +17081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideotype construction from an architectural model of pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECA international Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France. 64 p., 2012, Plant and canopy architecture impact on disease epidemiology and pest development</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17189,51 +17189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating perennial ryegrass cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Verdenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17316,51 +17316,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable and self-organised processes in plant morphogenesis: the architectural development of ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Verdenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17405,329 +17405,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional-structural modelling of Gramineae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical methods for transport-resistance source-sink allocation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
+                <w:t xml:space="preserve">P. Prusinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Evers</w:t>
+                <w:t xml:space="preserve">Marie-Josée Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T.M. Dejong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional-Structural Plant Modelling in Crop Production</w:t>
+              <w:t xml:space="preserve">Functional-structural plant modelling in crop production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2007, 978-1-4020-6033-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191932v1</w:t>
+                <w:t xml:space="preserve">hal-02819032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methods for transport-resistance source-sink allocation models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional-structural modelling of Gramineae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Prusinkiewicz</w:t>
+                <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josée Allen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+                <w:t xml:space="preserve">J.B. Evers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M. Dejong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional-structural plant modelling in crop production</w:t>
+              <w:t xml:space="preserve">Functional-Structural Plant Modelling in Crop Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2007, 978-1-4020-6033-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819032v1</w:t>
+                <w:t xml:space="preserve">hal-01191932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple de modélisation des relations sources-puits lors d'une transition héterotrophie-autotrophie : la germination du noyer (Juglans regia L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvain Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17913,1033 +17913,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04023467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé final de l'évaluation de l'unité P3F - Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères sous tutelle des établissements et organismes, Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t>
+                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Coulhon</w:t>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Allard</w:t>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+                <w:t xml:space="preserve">Noémie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">HCERES. 2022</w:t>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220727v1</w:t>
+                <w:t xml:space="preserve">anses-04027039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demande d’évaluation du risque simplifiée (ERS) lié à Popillia japonica, le scarabée japonais, pour la France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verheggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bornert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2021-SA-0090, Anses. 2022, 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04027039v1</w:t>
+                <w:t xml:space="preserve">anses-04023723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’évaluation du risque simplifiée (ERS) lié à Popillia japonica, le scarabée japonais, pour la France métropolitaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+                <w:t xml:space="preserve">Résumé final de l'évaluation de l'unité P3F - Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères sous tutelle des établissements et organismes, Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coulhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Biondi</w:t>
+                <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2021-SA-0090, Anses. 2022, 202 p</w:t>
+              <w:t xml:space="preserve">HCERES. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04023723v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’évaluation du risque phytosanitaire simplifiée pour la Martinique et la Guyane suite au signalement d’une punaise invasive Brachyplatys subaeneus en Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis sur l'efficacité des méthodes visant à la destruction de végétaux contaminés par le virus de la sharka en verger de Prunus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+                <w:t xml:space="preserve">P. Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+                <w:t xml:space="preserve">Péninna Deberdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0133, Anses. 2021, 60 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0048, Anses. 2021, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03798981v1</w:t>
+                <w:t xml:space="preserve">anses-03799162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des traitements disponibles pour lutter contre les pucerons de la betterave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
+                <w:t xml:space="preserve">Demande d’avis de l’Anses sur les cahiers des charges relatifs aux obligations incombant aux établissements producteurs de vitroplants (VP) de bananiers à destination de la Guadeloupe, de la Guyane, de la Martinique, de Mayotte et de la Réunion, et aux conditions d’acclimatation de VP de bananier sur ces mêmes territoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barrès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Bruno Hostachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0102, Anses. 2021, 137 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0119, Anses. 2021, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03799074v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03927347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis sur l'efficacité des méthodes visant à la destruction de végétaux contaminés par le virus de la sharka en verger de Prunus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la « demande d'avis sur un projet de décret relatif aux critères de qualité agronomique et d'innocuité des matières fertilisantes et des supports de culture (MFSC) conformément à l'article L. 255-9-1 du code rural et de la pêche maritime (CRPM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0146, Anses. 2021, 108 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Castagnone-Sereno</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">anses-03799162v1</w:t>
+                <w:t xml:space="preserve">anses-03667768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’avis de l’Anses sur les cahiers des charges relatifs aux obligations incombant aux établissements producteurs de vitroplants (VP) de bananiers à destination de la Guadeloupe, de la Guyane, de la Martinique, de Mayotte et de la Réunion, et aux conditions d’acclimatation de VP de bananier sur ces mêmes territoires.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
+                <w:t xml:space="preserve">Demande d’évaluation du risque phytosanitaire simplifiée pour la Martinique et la Guyane suite au signalement d’une punaise invasive Brachyplatys subaeneus en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0133, Anses. 2021, 60 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Massart</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">anses-03927347v1</w:t>
+                <w:t xml:space="preserve">anses-03798981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à la « demande d'avis sur un projet de décret relatif aux critères de qualité agronomique et d'innocuité des matières fertilisantes et des supports de culture (MFSC) conformément à l'article L. 255-9-1 du code rural et de la pêche maritime (CRPM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité des traitements disponibles pour lutter contre les pucerons de la betterave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...26 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0102, Anses. 2021, 137 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Druilhe</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">anses-03667768v1</w:t>
+                <w:t xml:space="preserve">anses-03799074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisine relative à une demande d’avis sur la période de latence de Xylella fastidiosa sur le genre Citrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péninna Deberdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19030,51 +19030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des connaissances sur les impacts sanitaires, et les coûts associés, à l’ambroisie à feuilles d’armoise en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19152,90 +19152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à une « demande d’avis sur un projet de cahier des charges relatif aux digestats de méthanisation d’intrants d’origine agricole et/ou agro-alimentaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2020-SA-0093, Anses. 2020, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19743,475 +19743,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisine relative aux stratégies de lutte contre le charançon rouge du palmier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risque phytosanitaire (ARP) portant sur Fusarium oxysporum f. sp. cubense (agent pathogène responsable de la maladie de Panama) pour les départements d'Outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Suffert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+                <w:t xml:space="preserve">Yolande Chilin Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ollivier</w:t>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Rochat</w:t>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0137, Anses. 2018, 85 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2018, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788719v1</w:t>
+                <w:t xml:space="preserve">hal-02271485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de risque phytosanitaire portant sur la berce du Caucase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saisine relative aux stratégies de lutte contre le charançon rouge du palmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Binet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] sasine n°2016-SA-0066, Anses. 2018, 64 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0137, Anses. 2018, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272583v1</w:t>
+                <w:t xml:space="preserve">hal-02788719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque phytosanitaire (ARP) portant sur Fusarium oxysporum f. sp. cubense (agent pathogène responsable de la maladie de Panama) pour les départements d'Outre-mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de risque phytosanitaire portant sur la berce du Caucase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] sasine n°2016-SA-0066, Anses. 2018, 64 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02271485v1</w:t>
+                <w:t xml:space="preserve">hal-02272583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et bénéfices relatifs des alternatives aux produits phytopharmaceutiques comportant des néonicotinoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2018, 548 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20359,90 +20359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de démarches collectives engagées contre le charançon rouge du palmier par la Communauté Var-Esterel-Méditerranée (CAVEM).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20533,51 +20533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2016-SA-0090, Anses. 2017, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20616,51 +20616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d’avis relatif à une demande de complément d’analyse de risque phytosanitaire sur le nématode des tiges et bulbes ([i]Ditylenchus dipsaci[/i]) sur la luzerne avec élargissement aux autres végétaux réglementés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20841,314 +20841,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de lutte alternatives à l'épandage aérien de produits phytosanitaires contre les processionnaires du pin et du chêne en conditions urbaines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reignault</w:t>
+                <w:t xml:space="preserve">Analyse de risque phytosanitaire Ditylenchus dipsaci sur luzerne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2013, 66 p</w:t>
+              <w:t xml:space="preserve">[0] Anses. 2013, 132 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578870v1</w:t>
+                <w:t xml:space="preserve">hal-01578869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de risque phytosanitaire Ditylenchus dipsaci sur luzerne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Mugniery</w:t>
+                <w:t xml:space="preserve">Méthodes de lutte alternatives à l'épandage aérien de produits phytosanitaires contre les processionnaires du pin et du chêne en conditions urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Anses. 2013, 132 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2013, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578869v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de risque simplifiée pour les Lethal yellowing type syndromes (LYTS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hostachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21622,51 +21622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B2A6403"/>
+    <w:nsid w:val="170BB8CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21853,51 +21853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abraham-escobar-gutierrez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5111-9998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145149250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6613-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Balouchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Soltani Khankahdani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Piri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moradi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Gholamhoseini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14223422" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Iseghem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ng Wing Tin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Q Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12183224" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanier Acosta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaudis Cejas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Edel Mart&#237;nez-Montero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-023-01341-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Ghaleb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.794488" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ahmed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12051245" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1511" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Couturier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rambaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.856099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-022-03439-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.10.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van Parijs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wolters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Quitt&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.801145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard-Ciesla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Olivares-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12061291" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.672156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Blanco&#8208;pastor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keep" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.578121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Santiago" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Escalante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mazorra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-019-3010-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Portes Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Carneiro da Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutti&#233;rrez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Louarn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12449" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faverjon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery323" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3884-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gachet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.04.045" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2019.47.3.10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Blanco-Pastor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Roschanski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Willner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13587" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meuriot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noiraud-Romy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Decau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery211" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581608v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00405" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verheggen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giordanengo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-016-0459-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187492v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley B. Turner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture5030682" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644740v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Combe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650874v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Dejong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr257" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr199" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-183" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655670v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq115" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964482v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava M. Rakocevic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. de Berranger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.02.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-059N5C0M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757167v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Verdenal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.553" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-066" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666759v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08050" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659348v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lasseur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Humphreys" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP06286" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. White" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Swarup" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C. Bowen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Willey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Broadley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Seginer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Burns" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian G. Burns" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erg222" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683018v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Edmondson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884173v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001140" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964753v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675478v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675736v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961512v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alain Daudet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695856v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Levy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Mckay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695614v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burns" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Burns" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693956v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1998.0740" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T21SPQ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699012v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zipperlin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carbonne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97121" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696124v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703459v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Juan Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomez Hernandez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711136v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tirado Torres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alcantar Gonzalez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez Alcazar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705313v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alcade Blanco" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/vup.21.24459677.06" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312489v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12430" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312583v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737118v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734580v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736990v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611602" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736988v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611567" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736362v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Muylle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89578-9_3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736989v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611594" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736993v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laboisse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hurlus" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611615" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734993v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233903v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233904v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274517v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236563v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236562v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236558v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742158v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738517v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Sampoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791974v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739259v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792956v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749104v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299604v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299603v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744675v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badara Gueye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746149v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807131v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751522v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.65" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750896v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756873v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594098v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.467" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755782v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757370v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964748v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750612v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754631v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758452v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesuffleur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279335v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762098v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefeng Zhang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760165v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759999v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosati" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759976v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Hinde" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Reader" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phelps" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Burns" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002185960100071" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190881v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alain Daudet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964642v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Deleens" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770736v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769003v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773701v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lahanque" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776436v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812437v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844718v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775981v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772509v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098552v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737275v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595581v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733803v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594728v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/358662.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581577v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738675v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738789v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738930v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299601v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299602v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187874v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752854v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805648v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191932v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Evers" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819032v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prusinkiewicz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Allen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Dejong" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799255v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudillere" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Frossard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023467v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220727v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023723v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798981v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799074v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799162v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ninna Deberdt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03927347v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667768v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906098v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180130v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303537v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272587v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271483v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Henin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271487v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788719v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271485v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin Charles" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271477v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272584v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509013v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191543v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228307v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843750v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818323v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abraham-escobar-gutierrez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5111-9998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145149250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6613-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Balouchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Soltani Khankahdani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Piri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moradi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Gholamhoseini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14223422" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Iseghem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ng Wing Tin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Q Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12183224" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanier Acosta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaudis Cejas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Edel Mart&#237;nez-Montero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-023-01341-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-022-03439-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.10.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Couturier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rambaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1511" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.856099" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Ghaleb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard-Ciesla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Olivares-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12061291" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van Parijs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wolters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Quitt&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.801145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12051245" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.794488" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.672156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Blanco&#8208;pastor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keep" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.578121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Santiago" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Escalante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mazorra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-019-3010-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gachet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.04.045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Portes Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Carneiro da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutti&#233;rrez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Louarn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faverjon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery323" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3884-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2019.47.3.10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Blanco-Pastor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Roschanski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Willner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13587" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meuriot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noiraud-Romy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Decau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery211" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00405" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verheggen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giordanengo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-016-0459-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187492v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley B. Turner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture5030682" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Combe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645955v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr199" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644833v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-183" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650874v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Dejong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr257" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655670v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq115" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757167v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Verdenal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.553" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658259v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-066" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava M. Rakocevic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. de Berranger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.02.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-059N5C0M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666759v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08050" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659348v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lasseur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Humphreys" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP06286" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. White" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Swarup" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C. Bowen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Willey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Broadley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Seginer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Burns" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian G. Burns" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erg222" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683018v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Edmondson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675478v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964753v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alain Daudet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001140" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695614v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burns" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Burns" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695856v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Levy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Mckay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693956v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1998.0740" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T21SPQ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699012v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zipperlin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carbonne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97121" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696124v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703459v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Juan Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomez Hernandez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711136v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tirado Torres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alcantar Gonzalez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez Alcazar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705313v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alcade Blanco" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/vup.21.24459677.06" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323312v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312489v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12430" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312583v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736990v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611602" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736362v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Muylle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89578-9_3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736988v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611567" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736989v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611594" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736993v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laboisse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hurlus" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611615" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734993v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274517v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236563v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236562v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236558v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233903v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791974v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738517v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Sampoux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739259v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792956v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745243v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299604v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299603v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749104v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744675v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badara Gueye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746149v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807131v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756873v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750896v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751522v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.65" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755782v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594098v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.467" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757370v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964748v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754631v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758452v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesuffleur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279335v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762098v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefeng Zhang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759999v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosati" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760165v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759976v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Hinde" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Reader" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phelps" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Burns" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002185960100071" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190881v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alain Daudet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964642v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Deleens" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770736v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769003v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773701v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lahanque" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776436v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812437v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844718v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775981v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772509v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098552v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737275v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733803v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595581v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594728v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/358662.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581577v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738789v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738675v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738930v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299601v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299602v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187874v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752854v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805648v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819032v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prusinkiewicz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Allen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Dejong" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191932v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Evers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799255v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudillere" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Frossard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023467v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023723v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220727v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799162v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ninna Deberdt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03927347v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798981v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799074v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906098v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180130v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303537v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272587v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271483v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Henin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271487v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271485v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin Charles" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788719v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271477v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272584v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509013v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191543v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228307v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843750v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818323v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>