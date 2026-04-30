--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -709,252 +709,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of intra-specific variability of cocksfoot (Dactylis glomerata L.) in response to temperature during germination</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is the turbid medium-based approach pertinent for estimating light interception when simulating the growth of a crop in an agri-photovoltaic system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike van Iseghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11738-022-03439-x⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 224, pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838126v1</w:t>
+                <w:t xml:space="preserve">hal-03866960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the turbid medium-based approach pertinent for estimating light interception when simulating the growth of a crop in an agri-photovoltaic system?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of intra-specific variability of cocksfoot (Dactylis glomerata L.) in response to temperature during germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 224, pp.131-142. </w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (11), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11738-022-03439-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866960v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much do radiative transfer models influence red:far-red simulation and subsequent modelling of plant photomorphogenesis?</w:t>
               </w:r>
@@ -979,64 +979,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in silico Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (2), pp.1-15. </w:t>
@@ -1293,295 +1293,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concepts of seed germination rate and germinability: A re-evaluation for cool-season grasses</w:t>
+                <w:t xml:space="preserve">Seasonal differences in structural and genetic control of digestibility in perennial ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagdi Ghaleb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lina Ahmed</w:t>
+                <w:t xml:space="preserve">Vincent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Eprinchard-Ciesla</w:t>
+                <w:t xml:space="preserve">Frederik van Parijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Olivares-Rodríguez</w:t>
+                <w:t xml:space="preserve">Lukas Wolters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Quitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12061291⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.801145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745503v1</w:t>
+                <w:t xml:space="preserve">hal-03744678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal differences in structural and genetic control of digestibility in perennial ryegrass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The concepts of seed germination rate and germinability: A re-evaluation for cool-season grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barre</w:t>
+                <w:t xml:space="preserve">Wagdi Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik van Parijs</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Wolters</w:t>
+                <w:t xml:space="preserve">Annie Eprinchard-Ciesla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Quitté</w:t>
+                <w:t xml:space="preserve">Wendy Olivares-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.801145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12061291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744678v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-GrassF: a functional–structural and phenological model of Lolium perenne integrating plant morphogenesis and reproductive development</w:t>
               </w:r>
@@ -1792,64 +1792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent Selection for Seed Ability to Germinate at Extreme Temperatures in Perennial Ryegrass (Lolium perenne L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagdi Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Teulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1935,51 +1935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between environment and genetic diversity in perennial grass phenology: A review of processes at plant scale and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2073,51 +2073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical correlations reveal adaptive loci and phenotypic responses to climate in perennial ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Blanco‐pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Keep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,51 +2194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf elongation response to blue light is mediated by stomatal-induced variations in transpiration in Festuca arundinacea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom de Swaef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2328,51 +2328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The History of Domestication and Selection of Lucerne: A New Perspective From the Genetic Diversity for Seed Germination in Response to Temperature and Scarification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagdi Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2579,64 +2579,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,64 +2704,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards intercrop ideotypes: non-random trait assembly can promote overyielding and stability of species proportion in simulated legume-based mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3098,90 +3098,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic individual-based model can predict yield, nitrogen content, and species abundance in experimental grassland communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico-Chiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (9), pp.2491-2504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3209,295 +3209,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root growth and development do not directly relate to shoot morphogenetic strategies in temperate forage legumes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Pagès</w:t>
+                <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Migault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Evers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3884-2⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617866v1</w:t>
+                <w:t xml:space="preserve">hal-02228974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Root growth and development do not directly relate to shoot morphogenetic strategies in temperate forage legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochem Evers</w:t>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic F. Gerard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 435 (1-2), pp.277-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3884-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02228974v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of alfalfa (&amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt;) in response to temperature during germination</w:t>
               </w:r>
@@ -3613,51 +3613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Blanco-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna M. Roschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3760,51 +3760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 236, pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3881,51 +3881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Noiraud-Romy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure M.-L. Decau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69 (16), pp.3975-3986. </w:t>
@@ -4002,51 +4002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4266,51 +4266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giordanengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Entomology and Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (1), pp.1 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4504,64 +4504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4629,51 +4629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4728,77 +4728,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf length variation in perennial forage grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley B. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (3), pp.682-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4836,51 +4836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the morphogenesis of three genotypes of pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) grown in pure stands and wheat-based intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5112,51 +5112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effects of architectural variations on light partitioning within virtual wheat – pea mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,51 +5324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does pea architecture influence light sharing in virtual wheat-pea mixtures? A simulation study based on pea genotypes with contrasting architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,64 +5454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How good is the turbid medium-based approach for accounting for light partitioning in contrasted grass-legume intercropping systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5835,51 +5835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What determines the complex kinetics of stomatal conductance under blueless PAR in Festuca arundinacea ? Subsequent effects on leaf transpiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7058,51 +7058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8697,51 +8697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Blanco-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Keep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8799,265 +8799,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pistes pour améliorer la germination de la luzerne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Julier</w:t>
+                <w:t xml:space="preserve">Calibration of LgrassFlo, a new model of perennial grass phenology in response to temperature and photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323312v1</w:t>
+                <w:t xml:space="preserve">hal-03312489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of LgrassFlo, a new model of perennial grass phenology in response to temperature and photoperiod</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Barillot</w:t>
+                <w:t xml:space="preserve">Des pistes pour améliorer la germination de la luzerne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagdi Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03312489v1</w:t>
+                <w:t xml:space="preserve">hal-03323312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the genetic diversity of perennial grass phenology in contrasted temperate climates</w:t>
               </w:r>
@@ -9095,51 +9095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9164,64 +9164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based modelling as a tool to identify combinations of key traits to enhance overyielding in legume-based mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9311,64 +9311,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISF World Seed Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nice, France. 37 diapos</w:t>
@@ -9436,64 +9436,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9518,90 +9518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing key traits to promote overyielding in mixtures of legumes and non-legumes: A case study using the Virtual Grassland model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9629,295 +9629,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of spring growth and phenology in natural populations of &amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; under contrasting field conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barre</w:t>
+                <w:t xml:space="preserve">Influence of neighboring plants on the variation of red to far-red ratio in intercropping system: simulation of light quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hilde Muylle</w:t>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting Breeding Grasses and Protein Crops in the Era of Genomics of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Group of Oil and Protein Crops Section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-89578-9_3⟩</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PMA.2018.8611567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736362v1</w:t>
+                <w:t xml:space="preserve">hal-02736988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of neighboring plants on the variation of red to far-red ratio in intercropping system: simulation of light quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Patterns of spring growth and phenology in natural populations of &amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; under contrasting field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M. Roschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde Muylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t>
+              <w:t xml:space="preserve">Joint meeting Breeding Grasses and Protein Crops in the Era of Genomics of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Group of Oil and Protein Crops Section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Sep 2017, Vilnius, Lithuania. 267 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PMA.2018.8611567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-89578-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736988v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of meta-modelling approaches to account for tiller growth and development simulated by the L-grass functional-structural plant model</w:t>
               </w:r>
@@ -9929,77 +9929,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10059,51 +10059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Laboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hurlus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10176,51 +10176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NASSTEC International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Native Seed Science, Technology and Conservation Initial Training Network. ITA., Sep 2017, Richmond, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10271,51 +10271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10340,51 +10340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cybernetic framework for studying shoot-root coordinated development in grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems-Digital Campus’15 World e-conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10409,90 +10409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-Grass : un modèle de morphogenèse de la plante entière de ray-grass anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10517,77 +10517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual grassland&amp;quot; : un modèle individu-centré pour simuler la dynamique des communautés prairiales en réponse à la disponibilité en eau en en N du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10664,64 +10664,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10789,77 +10789,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Zaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10953,77 +10953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual grassland&amp;quot;: an individual-based model to deal with grassland community dynamics under fluctuating water and nitrogen availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11068,277 +11068,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Lolium perenne L.&amp;lt;/em&amp;gt; in the response to temperature during germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fourtie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192508v1</w:t>
+                <w:t xml:space="preserve">hal-02738517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Lolium perenne L.&amp;lt;/em&amp;gt; in the response to temperature during germination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738517v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of temperature responses of different developmental processes in &amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt; L. and &amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; Schreb.</w:t>
               </w:r>
@@ -11376,51 +11376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11540,51 +11540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Zaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11635,64 +11635,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual grassland&amp;quot;: an OpenAlea package to deal with herbaceous plant architecture and grassland community dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11730,77 +11730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-Pea: an architectural model of pea ([i]Pisum sativum[/i]) development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11851,51 +11851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique de la réponse à la température de germination chez &amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11946,51 +11946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved modelling of ryegrass foliar growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11998,51 +11998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badara Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Plant growth Modeling, Simulation, Visualization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Shangai, China. 472 p</w:t>
@@ -12071,90 +12071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of pea morphogenesis. An exploratory study based on six pea genotypes with contrasting architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12192,51 +12192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling variations in individual plant productivity within a stand: comparison of top-down and bottom-up approaches in alfalfa crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12619,51 +12619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing light competition in cereal/legume intercropping systems through functional structural plant models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12952,51 +12952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t>
@@ -13154,51 +13154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impending effects of transpiration in blue light regulation of leaf growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13936,51 +13936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Toronta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14528,51 +14528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple de modélisation des relations sources-puits lors d'une transition hétérotrophie-autotrophie: la germination du noyer ([i]Juglans regia[/i] L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15635,51 +15635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Surault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15734,103 +15734,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des formalismes de STICS dans un modèle de sol spatialisé destiné à la simulation individu-centrée des peuplements hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Séminaire des utilisateurs de STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 99 p., 2017, XIe séminaire des utilisateurs de STICS</w:t>
@@ -15872,90 +15872,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of spring growth and phenology in natural populations of Lolium perenne under contrasting field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna M. Roschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilde Muylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Groupe of Oil and Protein Crops Section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vilnius, France. 80 p., 2017, Breeding grasses and protein crops in the era of genomics</w:t>
@@ -15997,77 +15997,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of perennial pasture grasses and legumes in the response to temperature during germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16226,64 +16226,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common shoot developmental framework for perennial legume species with contrasting morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. Wageningen Academic Publishers, Grassland Science in Europe, 21, 898 p., 2016, Grassland Science in Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16403,103 +16403,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root and shoot coordination: programmable and self-organised architectural development of ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Symposium of the International Society of Root Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Canberra, Australia. 88 p., 2015, ISRR 9: Roots Down Under. Belowground solutions to global challenges</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16714,103 +16714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of root system in a ryegrass perennial model based on self-regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 371 p., 2013, Proceedings of the 7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16874,64 +16874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 371 p., 2013, Proceedings of the 7th International Conference on Functional-Structural Plant Models</w:t>
@@ -16960,90 +16960,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do variations of architectural parameters affect light partitioning within wheat - pea mixtures? A simulation study based on a virtual plant approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17081,90 +17081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideotype construction from an architectural model of pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECA international Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France. 64 p., 2012, Plant and canopy architecture impact on disease epidemiology and pest development</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18645,271 +18645,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03667768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’évaluation du risque phytosanitaire simplifiée pour la Martinique et la Guyane suite au signalement d’une punaise invasive Brachyplatys subaeneus en Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité des traitements disponibles pour lutter contre les pucerons de la betterave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0133, Anses. 2021, 60 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0102, Anses. 2021, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03798981v1</w:t>
+                <w:t xml:space="preserve">anses-03799074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des traitements disponibles pour lutter contre les pucerons de la betterave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
+                <w:t xml:space="preserve">Demande d’évaluation du risque phytosanitaire simplifiée pour la Martinique et la Guyane suite au signalement d’une punaise invasive Brachyplatys subaeneus en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barrès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0102, Anses. 2021, 137 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0133, Anses. 2021, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03799074v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03798981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisine relative à une demande d’avis sur la période de latence de Xylella fastidiosa sur le genre Citrus</w:t>
               </w:r>
@@ -19743,393 +19743,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque phytosanitaire (ARP) portant sur Fusarium oxysporum f. sp. cubense (agent pathogène responsable de la maladie de Panama) pour les départements d'Outre-mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de risque phytosanitaire portant sur la berce du Caucase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Chilin Charles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Silvie</w:t>
+                <w:t xml:space="preserve">Françoise Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2018, 100 p</w:t>
+              <w:t xml:space="preserve">[0] sasine n°2016-SA-0066, Anses. 2018, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271485v1</w:t>
+                <w:t xml:space="preserve">hal-02272583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisine relative aux stratégies de lutte contre le charançon rouge du palmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Suffert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0137, Anses. 2018, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de risque phytosanitaire portant sur la berce du Caucase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risque phytosanitaire (ARP) portant sur Fusarium oxysporum f. sp. cubense (agent pathogène responsable de la maladie de Panama) pour les départements d'Outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Chilin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Binet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] sasine n°2016-SA-0066, Anses. 2018, 64 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2018, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272583v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et bénéfices relatifs des alternatives aux produits phytopharmaceutiques comportant des néonicotinoïdes</w:t>
               </w:r>
@@ -20359,90 +20359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de démarches collectives engagées contre le charançon rouge du palmier par la Communauté Var-Esterel-Méditerranée (CAVEM).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20533,51 +20533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2016-SA-0090, Anses. 2017, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20616,51 +20616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d’avis relatif à une demande de complément d’analyse de risque phytosanitaire sur le nématode des tiges et bulbes ([i]Ditylenchus dipsaci[/i]) sur la luzerne avec élargissement aux autres végétaux réglementés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20860,51 +20860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de risque phytosanitaire Ditylenchus dipsaci sur luzerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21622,51 +21622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="170BB8CD"/>
+    <w:nsid w:val="6248C97E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21853,51 +21853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abraham-escobar-gutierrez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5111-9998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145149250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6613-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Balouchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Soltani Khankahdani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Piri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moradi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Gholamhoseini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14223422" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Iseghem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ng Wing Tin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Q Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12183224" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanier Acosta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaudis Cejas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Edel Mart&#237;nez-Montero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-023-01341-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-022-03439-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.10.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Couturier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rambaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1511" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.856099" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Ghaleb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard-Ciesla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Olivares-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12061291" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van Parijs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wolters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Quitt&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.801145" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12051245" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.794488" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.672156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Blanco&#8208;pastor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keep" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.578121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Santiago" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Escalante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mazorra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-019-3010-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gachet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.04.045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Portes Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Carneiro da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutti&#233;rrez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Louarn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faverjon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery323" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3884-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2019.47.3.10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Blanco-Pastor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Roschanski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Willner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13587" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meuriot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noiraud-Romy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Decau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery211" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00405" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verheggen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giordanengo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-016-0459-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187492v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley B. Turner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture5030682" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Combe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645955v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr199" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644833v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-183" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650874v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Dejong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr257" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655670v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq115" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757167v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Verdenal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.553" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658259v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-066" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava M. Rakocevic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. de Berranger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.02.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-059N5C0M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666759v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08050" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659348v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lasseur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Humphreys" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP06286" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. White" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Swarup" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C. Bowen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Willey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Broadley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Seginer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Burns" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian G. Burns" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erg222" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683018v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Edmondson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675478v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964753v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alain Daudet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001140" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695614v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burns" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Burns" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695856v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Levy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Mckay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693956v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1998.0740" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T21SPQ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699012v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zipperlin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carbonne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97121" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696124v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703459v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Juan Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomez Hernandez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711136v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tirado Torres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alcantar Gonzalez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez Alcazar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705313v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alcade Blanco" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/vup.21.24459677.06" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323312v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312489v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12430" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312583v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736990v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611602" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736362v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Muylle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89578-9_3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736988v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611567" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736989v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611594" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736993v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laboisse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hurlus" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611615" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734993v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274517v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236563v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236562v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236558v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233903v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791974v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738517v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Sampoux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739259v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792956v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745243v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299604v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299603v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749104v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744675v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badara Gueye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746149v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807131v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756873v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750896v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751522v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.65" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755782v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594098v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.467" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757370v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964748v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754631v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758452v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesuffleur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279335v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762098v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefeng Zhang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759999v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosati" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760165v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759976v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Hinde" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Reader" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phelps" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Burns" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002185960100071" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190881v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alain Daudet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964642v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Deleens" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770736v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769003v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773701v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lahanque" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776436v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812437v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844718v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775981v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772509v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098552v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737275v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733803v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595581v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594728v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/358662.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581577v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738789v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738675v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738930v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299601v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299602v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187874v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752854v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805648v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819032v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prusinkiewicz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Allen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Dejong" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191932v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Evers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799255v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudillere" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Frossard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023467v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023723v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220727v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799162v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ninna Deberdt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03927347v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798981v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799074v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906098v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180130v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303537v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272587v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271483v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Henin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271487v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271485v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin Charles" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788719v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271477v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272584v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509013v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191543v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228307v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843750v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818323v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abraham-escobar-gutierrez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5111-9998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145149250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6613-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Balouchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Soltani Khankahdani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Piri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moradi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Gholamhoseini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14223422" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Iseghem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ng Wing Tin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Q Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12183224" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanier Acosta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaudis Cejas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Edel Mart&#237;nez-Montero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-023-01341-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.10.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-022-03439-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Couturier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rambaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1511" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.856099" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van Parijs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wolters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Quitt&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.801145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Ghaleb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard-Ciesla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Olivares-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12061291" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12051245" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.794488" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.672156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Blanco&#8208;pastor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keep" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.578121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Santiago" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Escalante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mazorra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-019-3010-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gachet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.04.045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Portes Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Carneiro da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutti&#233;rrez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Louarn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faverjon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery323" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3884-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2019.47.3.10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Blanco-Pastor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Roschanski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Willner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13587" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meuriot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noiraud-Romy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Decau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery211" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00405" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verheggen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giordanengo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-016-0459-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187492v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley B. Turner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture5030682" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Combe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645955v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr199" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644833v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-183" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650874v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Dejong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr257" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655670v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq115" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757167v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Verdenal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.553" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658259v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-066" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava M. Rakocevic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. de Berranger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.02.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-059N5C0M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666759v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08050" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659348v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lasseur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Humphreys" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP06286" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. White" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Swarup" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C. Bowen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Willey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Broadley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Seginer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Burns" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian G. Burns" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erg222" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683018v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Edmondson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675478v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964753v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alain Daudet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001140" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695614v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burns" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Burns" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695856v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Levy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Mckay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693956v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1998.0740" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T21SPQ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699012v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zipperlin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carbonne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97121" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696124v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703459v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Juan Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomez Hernandez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711136v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tirado Torres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alcantar Gonzalez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez Alcazar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705313v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alcade Blanco" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/vup.21.24459677.06" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312489v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12430" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312583v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736990v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611602" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736988v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611567" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736362v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Muylle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89578-9_3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736989v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611594" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736993v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laboisse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hurlus" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611615" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734993v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274517v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236563v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236562v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236558v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233903v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791974v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738517v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Sampoux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739259v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792956v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745243v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299604v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299603v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749104v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744675v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badara Gueye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746149v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807131v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756873v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750896v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751522v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.65" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755782v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594098v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.467" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757370v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964748v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754631v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758452v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesuffleur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279335v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762098v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefeng Zhang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759999v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosati" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760165v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759976v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Hinde" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Reader" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phelps" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Burns" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002185960100071" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190881v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alain Daudet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964642v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Deleens" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770736v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769003v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773701v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lahanque" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776436v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812437v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844718v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775981v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772509v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098552v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737275v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733803v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595581v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594728v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/358662.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581577v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738789v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738675v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738930v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299601v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299602v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187874v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752854v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805648v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819032v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prusinkiewicz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Allen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Dejong" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191932v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Evers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799255v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudillere" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Frossard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023467v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023723v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220727v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799162v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ninna Deberdt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03927347v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799074v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798981v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906098v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180130v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303537v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272587v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271483v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Henin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271487v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788719v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271485v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin Charles" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271477v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272584v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509013v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191543v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228307v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843750v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818323v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>