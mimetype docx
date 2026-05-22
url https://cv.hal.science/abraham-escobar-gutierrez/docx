--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -709,1303 +709,1303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the turbid medium-based approach pertinent for estimating light interception when simulating the growth of a crop in an agri-photovoltaic system?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tall fescue (Festuca arundinacea Schreb.) shows intraspecific variability in response to temperature during germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lina Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.10.006⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12051245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866960v1</w:t>
+                <w:t xml:space="preserve">hal-03744644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of intra-specific variability of cocksfoot (Dactylis glomerata L.) in response to temperature during germination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergent Selection for Seed Ability to Germinate at Extreme Temperatures in Perennial Ryegrass (Lolium perenne L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagdi Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11738-022-03439-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.794488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.794488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838126v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much do radiative transfer models influence red:far-red simulation and subsequent modelling of plant photomorphogenesis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in silico Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (2), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing sugar beets without neonicotinoids: An evaluation of alternatives for the management of viruses-transmitting aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Generalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (4), pp.491 - 498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/entomologia/2022/1511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected intraspecific variability of perennial ryegrass (Lolium perenne L.) in response to constant temperature during germination and initial heterotrophic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.856099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal differences in structural and genetic control of digestibility in perennial ryegrass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of intra-specific variability of cocksfoot (Dactylis glomerata L.) in response to temperature during germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.801145⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (11), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-022-03439-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744678v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concepts of seed germination rate and germinability: A re-evaluation for cool-season grasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wendy Olivares-Rodríguez</w:t>
+                <w:t xml:space="preserve">Is the turbid medium-based approach pertinent for estimating light interception when simulating the growth of a crop in an agri-photovoltaic system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike van Iseghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12061291⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 224, pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2022.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745503v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-GrassF: a functional–structural and phenological model of Lolium perenne integrating plant morphogenesis and reproductive development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
+                <w:t xml:space="preserve">The concepts of seed germination rate and germinability: A re-evaluation for cool-season grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagdi Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Eprinchard-Ciesla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Olivares-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac012⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12061291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03756836v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tall fescue (Festuca arundinacea Schreb.) shows intraspecific variability in response to temperature during germination</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal differences in structural and genetic control of digestibility in perennial ryegrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik van Parijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Wolters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Quitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12051245⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.801145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744644v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Selection for Seed Ability to Germinate at Extreme Temperatures in Perennial Ryegrass (Lolium perenne L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barre</w:t>
+                <w:t xml:space="preserve">L-GrassF: a functional–structural and phenological model of Lolium perenne integrating plant morphogenesis and reproductive development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Teulat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.794488. </w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.794488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diac012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575472v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between environment and genetic diversity in perennial grass phenology: A review of processes at plant scale and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2073,51 +2073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical correlations reveal adaptive loci and phenotypic responses to climate in perennial ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Blanco‐pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Keep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,90 +2194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf elongation response to blue light is mediated by stomatal-induced variations in transpiration in Festuca arundinacea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom de Swaef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2328,51 +2328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The History of Domestication and Selection of Lucerne: A New Perspective From the Genetic Diversity for Seed Germination in Response to Temperature and Scarification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagdi Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2579,103 +2579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 244, pp.47-53</w:t>
@@ -2704,64 +2704,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards intercrop ideotypes: non-random trait assembly can promote overyielding and stability of species proportion in simulated legume-based mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,732 +2815,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives to neonicotinoids</w:t>
+                <w:t xml:space="preserve">Stem elongation in &amp;lt;em&amp;gt;Pennisetum purpureum&amp;lt;/em&amp;gt; results from a fixed pattern of vegetative development potentially enhanced by the initiation of flowering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Jactel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Verheggen</w:t>
+                <w:t xml:space="preserve">Guilherme Portes Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Thiery</w:t>
+                <w:t xml:space="preserve">Sila Carneiro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Abraham Escobar-Guttiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gachet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles G. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.04.045⟩</w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (4), pp.708-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627417v1</w:t>
+                <w:t xml:space="preserve">hal-02620183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem elongation in &amp;lt;em&amp;gt;Pennisetum purpureum&amp;lt;/em&amp;gt; results from a fixed pattern of vegetative development potentially enhanced by the initiation of flowering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generic individual-based model can predict yield, nitrogen content, and species abundance in experimental grassland communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sila Carneiro da Silva</w:t>
+                <w:t xml:space="preserve">Lucas Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Escobar-Guttiérrez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Louarn</w:t>
+                <w:t xml:space="preserve">Isabelle Litrico-Chiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gfs.12449⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (9), pp.2491-2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620183v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic individual-based model can predict yield, nitrogen content, and species abundance in experimental grassland communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Root growth and development do not directly relate to shoot morphogenetic strategies in temperate forage legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Faverjon</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Vincent Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery323⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 435 (1-2), pp.277-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3884-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622121v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie N. Gaudio</w:t>
+                <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+                <w:t xml:space="preserve">Jochem Evers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02228974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root growth and development do not directly relate to shoot morphogenetic strategies in temperate forage legumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Faverjon</w:t>
+                <w:t xml:space="preserve">Alternatives to neonicotinoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+                <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Pagès</w:t>
+                <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Migault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 435 (1-2), pp.277-294. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.423-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3884-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617866v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of alfalfa (&amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt;) in response to temperature during germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3613,51 +3613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Blanco-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna M. Roschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,520 +3715,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le drone, un nouvel outil au service de la sélection pour estimer la hauteur des plantes fourragères</w:t>
+                <w:t xml:space="preserve">Short-term effects of defoliation intensity on sugar remobilization and N fluxes in ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Surault</w:t>
+                <w:t xml:space="preserve">Frédéric Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Roy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Noiraud-Romy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure M.-L. Decau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (16), pp.3975-3986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621967v1</w:t>
+                <w:t xml:space="preserve">hal-02184352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of defoliation intensity on sugar remobilization and N fluxes in ryegrass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le drone, un nouvel outil au service de la sélection pour estimer la hauteur des plantes fourragères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure M.-L. Decau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Surault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236, pp.281-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184352v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium forms discrimination in ryegrass under constant tritium exposure: From seed germination to seedling autotrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conserved potential development framework applies to shoots of legume species with contrasting morphogenetic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Renard</w:t>
+                <w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Maro</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.026⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573565v1</w:t>
+                <w:t xml:space="preserve">hal-01581608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved potential development framework applies to shoots of legume species with contrasting morphogenetic strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Faverjon</w:t>
+                <w:t xml:space="preserve">Tritium forms discrimination in ryegrass under constant tritium exposure: From seed germination to seedling autotrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t>
+                <w:t xml:space="preserve">S. Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Litrico</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Voiseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177, pp.194-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581608v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walnut husk fly, Rhagoletis completa (Diptera: Tephritidae), invades Europe: invasion potential and control strategies</w:t>
               </w:r>
@@ -4266,51 +4266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giordanengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Entomology and Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (1), pp.1 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4370,51 +4370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Zaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4478,90 +4478,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progresser dans la simulation mathématique des performances des mélanges de variétés fourragères pour composer et améliorer les prairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4629,77 +4629,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 225, pp.1-9</w:t>
@@ -4728,77 +4728,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf length variation in perennial forage grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley B. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (3), pp.682-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4836,51 +4836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the morphogenesis of three genotypes of pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) grown in pure stands and wheat-based intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5112,51 +5112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effects of architectural variations on light partitioning within virtual wheat – pea mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5236,650 +5236,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senescence in field-grown maize: from flowering to harvest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+                <w:t xml:space="preserve">How does pea architecture influence light sharing in virtual wheat-pea mixtures? A simulation study based on pea genotypes with contrasting architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurette Combe</w:t>
+                <w:t xml:space="preserve">Valérie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AoB Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pls038+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aobpla/pls038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644740v1</w:t>
+                <w:t xml:space="preserve">hal-00941201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does pea architecture influence light sharing in virtual wheat-pea mixtures? A simulation study based on pea genotypes with contrasting architectures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Senescence in field-grown maize: from flowering to harvest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AoB Plants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134, pp.47-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941201v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How good is the turbid medium-based approach for accounting for light partitioning in contrasted grass-legume intercropping systems?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+                <w:t xml:space="preserve">Using functional-structural plant models to study, understand and integrate plant development and ecophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore M. Dejong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 108 (6), pp.1013-1024. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr199⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 108 (6), pp.987-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645955v1</w:t>
+                <w:t xml:space="preserve">hal-02650874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association study between the gibberellic acid insensitive gene and leaf length in a Lolium perenne L. synthetic variety</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Huyghe</w:t>
+                <w:t xml:space="preserve">How good is the turbid medium-based approach for accounting for light partitioning in contrasted grass-legume intercropping systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (6), pp.1013-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644833v1</w:t>
+                <w:t xml:space="preserve">hal-02645955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using functional-structural plant models to study, understand and integrate plant development and ecophysiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association study between the gibberellic acid insensitive gene and leaf length in a Lolium perenne L. synthetic variety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David da Silva</w:t>
+                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Vos</w:t>
+                <w:t xml:space="preserve">Christian C. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (6), pp.987-989. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650874v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What determines the complex kinetics of stomatal conductance under blueless PAR in Festuca arundinacea ? Subsequent effects on leaf transpiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5959,411 +5959,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a turbid medium approach to estimate light interception by individual plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional relationships to estimate Morphogenetically Active Radiation (MAR) from PAR and solar broadband irradiance measurements: The case of a sorghum crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Chelle</w:t>
+                <w:t xml:space="preserve">Miroslava M. Rakocevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Verdenal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe C. de Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Eprinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPARATIVE BIOCHEMISTRY AND PHYSIOLOGY A-MOLECULAR &amp; INTEGRATIVE PHYSIOLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.553⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (8), pp.1244-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757167v1</w:t>
+                <w:t xml:space="preserve">hal-00964482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sénescence d'un pied de maïs : évolution de la floraison à la récolte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurette Combe</w:t>
+                <w:t xml:space="preserve">Using a turbid medium approach to estimate light interception by individual plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Verdenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/B09-066⟩</w:t>
+              <w:t xml:space="preserve">COMPARATIVE BIOCHEMISTRY AND PHYSIOLOGY A-MOLECULAR &amp; INTEGRATIVE PHYSIOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 153 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658259v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional relationships to estimate Morphogenetically Active Radiation (MAR) from PAR and solar broadband irradiance measurements: The case of a sorghum crop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sénescence d'un pied de maïs : évolution de la floraison à la récolte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (11), pp.1036-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/B09-066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.02.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00964482v1</w:t>
+                <w:t xml:space="preserve">hal-02658259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of ryegrass architecture as a self-regulated system, using functional-structural plant modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Verdenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6918,831 +6918,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-limited growth of lettuce is associated with lower stomatal conductance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ian G. Burns</w:t>
+                <w:t xml:space="preserve">Carbon-based models of individual tree growth: A critical appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 58 (5), pp.469-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2001140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675478v1</w:t>
+                <w:t xml:space="preserve">hal-00884173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-based models of individual tree growth: a critical appraisal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. S. Le Dizès</w:t>
+                <w:t xml:space="preserve">Nitrogen-limited growth of lettuce is associated with lower stomatal conductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin R. Broadley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian G. Burns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 58 (5), pp.469-506</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 152 (1), pp.97-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964753v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influx and accumulation of Cs+ by the akt1 mutant of Arabidopsis thaliana (L.) Heynh. lacking a dominant K+ transport system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philip J. White</w:t>
+                <w:t xml:space="preserve">Carbon-based models of individual tree growth: a critical appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 52 (357), pp.839-844</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 58 (5), pp.469-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675736v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic and dynamic model of carbon allocation in walnut (Juglans regia L.) seedlings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eliane Deléens</w:t>
+                <w:t xml:space="preserve">Influx and accumulation of Cs+ by the akt1 mutant of Arabidopsis thaliana (L.) Heynh. lacking a dominant K+ transport system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin R. Broadley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen C. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil J. Willey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J. White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52 (357), pp.839-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961512v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-based models of individual tree growth: A critical appraisal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mechanistic and dynamic model of carbon allocation in walnut (Juglans regia L.) seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alain Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Le Dizès</w:t>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Deléens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00884173v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the effects of nitrogen deficiency on growth components of lettuce?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin R. Broadley</w:t>
+                <w:t xml:space="preserve">Testing a process-based model of tree seedling growth by manipulating CO2 and nutrient uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I.G. Burns</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 147 (3), pp.519-526</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (15), pp.993-1005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695614v1</w:t>
+                <w:t xml:space="preserve">hal-02695856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a process-based model of tree seedling growth by manipulating CO2 and nutrient uptake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.E. Lucas</w:t>
+                <w:t xml:space="preserve">What are the effects of nitrogen deficiency on growth components of lettuce?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin R. Broadley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.M. Mckay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+                <w:t xml:space="preserve">A. Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rey</w:t>
+                <w:t xml:space="preserve">I.G. Burns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 20 (15), pp.993-1005</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 147 (3), pp.519-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695856v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of allocation and balance of carbon in walnut (Juglans regia L.) seedlings during heterotrophy-autotrophy transition</w:t>
               </w:r>
@@ -7767,51 +7767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvain J.-S. Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8697,51 +8697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Blanco-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Keep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8799,347 +8799,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of LgrassFlo, a new model of perennial grass phenology in response to temperature and photoperiod</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
+                <w:t xml:space="preserve">Des pistes pour améliorer la germination de la luzerne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagdi Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Barillot</w:t>
+                <w:t xml:space="preserve">Lina Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312489v1</w:t>
+                <w:t xml:space="preserve">hal-03323312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pistes pour améliorer la germination de la luzerne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Julier</w:t>
+                <w:t xml:space="preserve">Calibration of LgrassFlo, a new model of perennial grass phenology in response to temperature and photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323312v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the genetic diversity of perennial grass phenology in contrasted temperate climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9158,217 +9158,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual-based modelling as a tool to identify combinations of key traits to enhance overyielding in legume-based mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Simulation of the ﬂoral transition of the tiller apex to improve the accuracy of grassland phenology modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734580v1</w:t>
+                <w:t xml:space="preserve">hal-02737118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest public research on forage and turf and update on CLIMAGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISF World Seed Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nice, France. 37 diapos</w:t>
@@ -9391,217 +9404,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the ﬂoral transition of the tiller apex to improve the accuracy of grassland phenology modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+                <w:t xml:space="preserve">Individual-based modelling as a tool to identify combinations of key traits to enhance overyielding in legume-based mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Barillot</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737118v1</w:t>
+                <w:t xml:space="preserve">hal-02734580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing key traits to promote overyielding in mixtures of legumes and non-legumes: A case study using the Virtual Grassland model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9629,377 +9629,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of neighboring plants on the variation of red to far-red ratio in intercropping system: simulation of light quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Patterns of spring growth and phenology in natural populations of &amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; under contrasting field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M. Roschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde Muylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PMA.2018.8611567⟩</w:t>
+              <w:t xml:space="preserve">Joint meeting Breeding Grasses and Protein Crops in the Era of Genomics of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Group of Oil and Protein Crops Section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Sep 2017, Vilnius, Lithuania. 267 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-89578-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736988v1</w:t>
+                <w:t xml:space="preserve">hal-02736362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of spring growth and phenology in natural populations of &amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; under contrasting field conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence of neighboring plants on the variation of red to far-red ratio in intercropping system: simulation of light quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hilde Muylle</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting Breeding Grasses and Protein Crops in the Era of Genomics of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Group of Oil and Protein Crops Section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). FRA., Sep 2017, Vilnius, Lithuania. 267 p., </w:t>
+              <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-89578-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PMA.2018.8611567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736362v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of meta-modelling approaches to account for tiller growth and development simulated by the L-grass functional-structural plant model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10059,51 +10059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Laboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hurlus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10163,64 +10163,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of perennial pasture grasses in the response to temperature during germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NASSTEC International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Native Seed Science, Technology and Conservation Initial Training Network. ITA., Sep 2017, Richmond, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10239,856 +10239,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Températures extrêmes et variabilité de la germination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les températures cardinales des grandes fonctions de production chez deux plantes fourragères pérennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Zaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233904v1</w:t>
+                <w:t xml:space="preserve">hal-01233903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cybernetic framework for studying shoot-root coordinated development in grasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Températures extrêmes et variabilité de la germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems-Digital Campus’15 World e-conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, NA, France</w:t>
+              <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274517v1</w:t>
+                <w:t xml:space="preserve">hal-01233904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Grass : un modèle de morphogenèse de la plante entière de ray-grass anglais</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">A cybernetic framework for studying shoot-root coordinated development in grasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
+              <w:t xml:space="preserve">Complex Systems-Digital Campus’15 World e-conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236563v1</w:t>
+                <w:t xml:space="preserve">hal-01274517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual grassland&amp;quot; : un modèle individu-centré pour simuler la dynamique des communautés prairiales en réponse à la disponibilité en eau en en N du sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">L-Grass : un modèle de morphogenèse de la plante entière de ray-grass anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236562v1</w:t>
+                <w:t xml:space="preserve">hal-01236563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'intensité de la défoliation sur la composition génétique et phénotypique d'une population virtuelle de ray-grass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual grassland&amp;quot; : un modèle individu-centré pour simuler la dynamique des communautés prairiales en réponse à la disponibilité en eau en en N du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236558v1</w:t>
+                <w:t xml:space="preserve">hal-01236562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les températures cardinales des grandes fonctions de production chez deux plantes fourragères pérennes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Effets de l'intensité de la défoliation sur la composition génétique et phénotypique d'une population virtuelle de ray-grass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233903v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional structural grasses modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual grassland&amp;quot;: an individual-based model to deal with grassland community dynamics under fluctuating water and nitrogen availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional structural grasses modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inner Mongolia Agricultural University. Hohhot, CHN., May 2014, Hohhot, China</w:t>
+              <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791974v1</w:t>
+                <w:t xml:space="preserve">hal-02742158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual grassland&amp;quot;: an individual-based model to deal with grassland community dynamics under fluctuating water and nitrogen availability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucas Faverjon</w:t>
+                <w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742158v1</w:t>
+                <w:t xml:space="preserve">hal-01192508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Lolium perenne L.&amp;lt;/em&amp;gt; in the response to temperature during germination</w:t>
               </w:r>
@@ -11100,51 +11156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fourtie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11193,152 +11249,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional structural grasses modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
+              <w:t xml:space="preserve">Functional structural grasses modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inner Mongolia Agricultural University. Hohhot, CHN., May 2014, Hohhot, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192508v1</w:t>
+                <w:t xml:space="preserve">hal-02791974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of temperature responses of different developmental processes in &amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt; L. and &amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; Schreb.</w:t>
               </w:r>
@@ -11376,51 +11376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11508,299 +11508,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la réponse à la température de différents processus physiologiques chez des variétés de luzerne et de fétuque élevée issues de milieux tempérés et méditerranéens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité génétique de la réponse à la température de germination chez &amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745243v1</w:t>
+                <w:t xml:space="preserve">hal-02749104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual grassland&amp;quot;: an OpenAlea package to deal with herbaceous plant architecture and grassland community dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Comparaison de la réponse à la température de différents processus physiologiques chez des variétés de luzerne et de fétuque élevée issues de milieux tempérés et méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Zaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Combes</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. 371 p</w:t>
+              <w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299604v1</w:t>
+                <w:t xml:space="preserve">hal-02745243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Pea: an architectural model of pea ([i]Pisum sativum[/i]) development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Virtual grassland&amp;quot;: an OpenAlea package to deal with herbaceous plant architecture and grassland community dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11808,189 +11808,189 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. 371 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299603v1</w:t>
+                <w:t xml:space="preserve">hal-01299604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité génétique de la réponse à la température de germination chez &amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+                <w:t xml:space="preserve">L-Pea: an architectural model of pea ([i]Pisum sativum[/i]) development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t>
+              <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. 371 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749104v1</w:t>
+                <w:t xml:space="preserve">hal-01299603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved modelling of ryegrass foliar growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11998,51 +11998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badara Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Plant growth Modeling, Simulation, Visualization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Shangai, China. 472 p</w:t>
@@ -12071,90 +12071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of pea morphogenesis. An exploratory study based on six pea genotypes with contrasting architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12192,51 +12192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling variations in individual plant productivity within a stand: comparison of top-down and bottom-up approaches in alfalfa crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12425,51 +12425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’écologie fonctionnelle pour comprendre le fonctionnement et améliorer les prairies semées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12613,151 +12613,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing light competition in cereal/legume intercropping systems through functional structural plant models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphogenetically active radiation within tree canopies: estimations from PAR and solar broadband irradiance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. Internation Symposium on Plant Growth Modeling, Simulation, Visualization, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Beijing, China. 454 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PMA.2009.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756873v1</w:t>
+                <w:t xml:space="preserve">hal-02751522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two methods to simulate morphogenetically active radiation (MAR) within plant canopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12773,549 +12756,566 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Davis, United States. 307 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetically active radiation within tree canopies: estimations from PAR and solar broadband irradiance measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing light competition in cereal/legume intercropping systems through functional structural plant models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Internation Symposium on Plant Growth Modeling, Simulation, Visualization, and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Davis, United States. 307 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PMA.2009.65⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02751522v1</w:t>
+                <w:t xml:space="preserve">hal-02756873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impending effects of transpiration in blue light regulation of leaf growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ela Frak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831802v1</w:t>
+                <w:t xml:space="preserve">hal-01594098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple self-regulation rules can capture Ryegrass (&amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.) morphogenesis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Workshop on Morphogenetic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755782v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impending effects of transpiration in blue light regulation of leaf growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple self-regulation rules can capture Ryegrass (&amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.) morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Verdenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ela Frak</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1. International Workshop on Morphogenetic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.467⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594098v1</w:t>
+                <w:t xml:space="preserve">hal-02755782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the morphogenesis and cutting of perennial ryegrass (&amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt;) plants with 3D model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Verdenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13379,51 +13379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des flux dans l'architecture et allocation des ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13468,338 +13468,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An L-system based model of a ryegrass heterogeneous population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shedding morphogenetically active radiation on functional structural plant models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HortResearch Mt Albert. Auckland, NZL., Nov 2007, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754631v1</w:t>
+                <w:t xml:space="preserve">hal-02750612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a turbid medium model to simulate light interception by plant canopies at three spatial scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An L-system based model of a ryegrass heterogeneous population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Verdenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HortResearch Mt Albert. Auckland, NZL., Nov 2007, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758452v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding morphogenetically active radiation on functional structural plant models</w:t>
+                <w:t xml:space="preserve">Evaluation of a turbid medium model to simulate light interception by plant canopies at three spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HortResearch Mt Albert. Auckland, NZL., Nov 2007, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750612v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of nitrogen allocation and partitioning within lucerne (&amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt;) shoot tissues during recovery from defoliation: an approach to estimate forage production and nitrogen composition</w:t>
               </w:r>
@@ -13910,77 +13910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate accumulation in protected lettuce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Toronta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14094,204 +14094,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First attempt to simulate the response of aubergine crops to N supply: a means to optimise N fertilisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model to optimise nitrogen supply in soil-grown greenhouse lettuce crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I.G. Burns</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian G. Burns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Towards an Ecologically Sound Fertilisation in Field Vegetable Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2002, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Models for Plant Growth and Control in Greenhouses: Modeling for the 21st Century - Agronomic and Greenhouse Crop Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Beltsville, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759999v1</w:t>
+                <w:t xml:space="preserve">hal-02760165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to optimise nitrogen supply in soil-grown greenhouse lettuce crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First attempt to simulate the response of aubergine crops to N supply: a means to optimise N fertilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian G. Burns</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Burns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Models for Plant Growth and Control in Greenhouses: Modeling for the 21st Century - Agronomic and Greenhouse Crop Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Beltsville, Maryland, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Towards an Ecologically Sound Fertilisation in Field Vegetable Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2002, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760165v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical modelling of nitrogen response in crops</w:t>
               </w:r>
@@ -14420,77 +14420,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic and dynamic model of carbon allocation in walnut ([i]Juglans regia[/i] L.) seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deléens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14528,90 +14528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple de modélisation des relations sources-puits lors d'une transition hétérotrophie-autotrophie: la germination du noyer ([i]Juglans regia[/i] L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Deleens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14679,51 +14679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14869,51 +14869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de SPICE pour la simulation des flux et du bilan de carbone dans les jeunes plants de noyer (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lahanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15085,51 +15085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling allocation and balance of carbon in walnut (Juglans regia L.) seedlings during the heterotrophy-autotrophy transition period.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15484,103 +15484,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating phenology in perennial grasses using a morphogenetic model: L-GrassF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t>
@@ -15609,77 +15609,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing plant height from images taken with a drone to provide information for use in breeding forage grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Surault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15728,346 +15728,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des formalismes de STICS dans un modèle de sol spatialisé destiné à la simulation individu-centrée des peuplements hétérogènes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
+                <w:t xml:space="preserve">Patterns of spring growth and phenology in natural populations of Lolium perenne under contrasting field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M. Roschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde Muylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Séminaire des utilisateurs de STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 99 p., 2017, XIe séminaire des utilisateurs de STICS</w:t>
+              <w:t xml:space="preserve">Joint Meeting of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Groupe of Oil and Protein Crops Section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vilnius, France. 80 p., 2017, Breeding grasses and protein crops in the era of genomics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733803v1</w:t>
+                <w:t xml:space="preserve">hal-01595581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of spring growth and phenology in natural populations of Lolium perenne under contrasting field conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hilde Muylle</w:t>
+                <w:t xml:space="preserve">Utilisation des formalismes de STICS dans un modèle de sol spatialisé destiné à la simulation individu-centrée des peuplements hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of Eucarpia Fodder Crops and Amenity Grasses Section and Protein Crops Working Groupe of Oil and Protein Crops Section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vilnius, France. 80 p., 2017, Breeding grasses and protein crops in the era of genomics</w:t>
+              <w:t xml:space="preserve">11. Séminaire des utilisateurs de STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 99 p., 2017, XIe séminaire des utilisateurs de STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595581v1</w:t>
+                <w:t xml:space="preserve">hal-02733803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of perennial pasture grasses and legumes in the response to temperature during germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sampoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fourtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16131,64 +16131,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in germination under extreme temperatures of two perennial pasture legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. Wageningen Academic Publishers, Grassland Science in Europe, 21, 898 p., 2016, Grassland Science in Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16213,77 +16213,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common shoot developmental framework for perennial legume species with contrasting morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. Wageningen Academic Publishers, Grassland Science in Europe, 21, 898 p., 2016, Grassland Science in Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16302,204 +16302,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Dactylis glomerata&amp;lt;/em&amp;gt; in the response to temperature during germination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of perennial grass species in response to temperature during germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 296 p., 2015, Parallel session L2. Climate-smart strategies</w:t>
+              <w:t xml:space="preserve">International Scientific Conference Our under Common Climate Future Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015, Our common futur under climate change</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738789v1</w:t>
+                <w:t xml:space="preserve">hal-02738675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root and shoot coordination: programmable and self-organised architectural development of ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Symposium of the International Society of Root Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Canberra, Australia. 88 p., 2015, ISRR 9: Roots Down Under. Belowground solutions to global challenges</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16518,165 +16518,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of perennial grass species in response to temperature during germination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Dactylis glomerata&amp;lt;/em&amp;gt; in the response to temperature during germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference Our under Common Climate Future Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015, Our common futur under climate change</w:t>
+              <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 296 p., 2015, Parallel session L2. Climate-smart strategies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738675v1</w:t>
+                <w:t xml:space="preserve">hal-02738789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; shows genetic diversity in the response to temperature during germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Qadir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16714,103 +16714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of root system in a ryegrass perennial model based on self-regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 371 p., 2013, Proceedings of the 7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16848,90 +16848,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of defoliation intensity on the genetic and phenotypic composition of virtual ray-grass populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 371 p., 2013, Proceedings of the 7th International Conference on Functional-Structural Plant Models</w:t>
@@ -16960,90 +16960,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do variations of architectural parameters affect light partitioning within wheat - pea mixtures? A simulation study based on a virtual plant approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17081,90 +17081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideotype construction from an architectural model of pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECA international Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rennes, France. 64 p., 2012, Plant and canopy architecture impact on disease epidemiology and pest development</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17189,51 +17189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating perennial ryegrass cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Verdenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17316,51 +17316,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable and self-organised processes in plant morphogenesis: the architectural development of ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Verdenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17405,329 +17405,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methods for transport-resistance source-sink allocation models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional-structural modelling of Gramineae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Prusinkiewicz</w:t>
+                <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josée Allen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+                <w:t xml:space="preserve">J.B. Evers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M. Dejong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional-structural plant modelling in crop production</w:t>
+              <w:t xml:space="preserve">Functional-Structural Plant Modelling in Crop Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2007, 978-1-4020-6033-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819032v1</w:t>
+                <w:t xml:space="preserve">hal-01191932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional-structural modelling of Gramineae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical methods for transport-resistance source-sink allocation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
+                <w:t xml:space="preserve">P. Prusinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Evers</w:t>
+                <w:t xml:space="preserve">Marie-Josée Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T.M. Dejong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional-Structural Plant Modelling in Crop Production</w:t>
+              <w:t xml:space="preserve">Functional-structural plant modelling in crop production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2007, 978-1-4020-6033-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191932v1</w:t>
+                <w:t xml:space="preserve">hal-02819032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple de modélisation des relations sources-puits lors d'une transition héterotrophie-autotrophie : la germination du noyer (Juglans regia L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alain Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvain Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17913,1033 +17913,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04023467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
+                <w:t xml:space="preserve">Résumé final de l'évaluation de l'unité P3F - Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères sous tutelle des établissements et organismes, Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
+                <w:t xml:space="preserve">Thierry Coulhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bornert</w:t>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Desriac</w:t>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+                <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
+              <w:t xml:space="preserve">HCERES. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04027039v1</w:t>
+                <w:t xml:space="preserve">hal-04220727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’évaluation du risque simplifiée (ERS) lié à Popillia japonica, le scarabée japonais, pour la France métropolitaine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Biondi</w:t>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2021-SA-0090, Anses. 2022, 202 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04023723v1</w:t>
+                <w:t xml:space="preserve">anses-04027039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé final de l'évaluation de l'unité P3F - Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères sous tutelle des établissements et organismes, Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demande d’évaluation du risque simplifiée (ERS) lié à Popillia japonica, le scarabée japonais, pour la France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verheggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2021-SA-0090, Anses. 2022, 202 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04220727v1</w:t>
+                <w:t xml:space="preserve">anses-04023723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis sur l'efficacité des méthodes visant à la destruction de végétaux contaminés par le virus de la sharka en verger de Prunus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Biondi</w:t>
+                <w:t xml:space="preserve">Efficacité des traitements disponibles pour lutter contre les pucerons de la betterave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Castagnone-Sereno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Péninna Deberdt</w:t>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0048, Anses. 2021, 66 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0102, Anses. 2021, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03799162v1</w:t>
+                <w:t xml:space="preserve">anses-03799074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’avis de l’Anses sur les cahiers des charges relatifs aux obligations incombant aux établissements producteurs de vitroplants (VP) de bananiers à destination de la Guadeloupe, de la Guyane, de la Martinique, de Mayotte et de la Réunion, et aux conditions d’acclimatation de VP de bananier sur ces mêmes territoires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demande d’évaluation du risque phytosanitaire simplifiée pour la Martinique et la Guyane suite au signalement d’une punaise invasive Brachyplatys subaeneus en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
+                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2020-SA-0119, Anses. 2021, 62 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0133, Anses. 2021, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03927347v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03798981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à la « demande d'avis sur un projet de décret relatif aux critères de qualité agronomique et d'innocuité des matières fertilisantes et des supports de culture (MFSC) conformément à l'article L. 255-9-1 du code rural et de la pêche maritime (CRPM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Avis sur l'efficacité des méthodes visant à la destruction de végétaux contaminés par le virus de la sharka en verger de Prunus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pandard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Laurent</w:t>
+                <w:t xml:space="preserve">Péninna Deberdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0146, Anses. 2021, 108 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0048, Anses. 2021, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03667768v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03799162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des traitements disponibles pour lutter contre les pucerons de la betterave</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Demande d’avis de l’Anses sur les cahiers des charges relatifs aux obligations incombant aux établissements producteurs de vitroplants (VP) de bananiers à destination de la Guadeloupe, de la Guyane, de la Martinique, de Mayotte et de la Réunion, et aux conditions d’acclimatation de VP de bananier sur ces mêmes territoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hostachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Massart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0102, Anses. 2021, 137 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0119, Anses. 2021, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03799074v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03927347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’évaluation du risque phytosanitaire simplifiée pour la Martinique et la Guyane suite au signalement d’une punaise invasive Brachyplatys subaeneus en Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la « demande d'avis sur un projet de décret relatif aux critères de qualité agronomique et d'innocuité des matières fertilisantes et des supports de culture (MFSC) conformément à l'article L. 255-9-1 du code rural et de la pêche maritime (CRPM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
+                <w:t xml:space="preserve">Celine Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0133, Anses. 2021, 60 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0146, Anses. 2021, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03798981v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03667768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisine relative à une demande d’avis sur la période de latence de Xylella fastidiosa sur le genre Citrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péninna Deberdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19030,51 +19030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des connaissances sur les impacts sanitaires, et les coûts associés, à l’ambroisie à feuilles d’armoise en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19152,90 +19152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à une « demande d’avis sur un projet de cahier des charges relatif aux digestats de méthanisation d’intrants d’origine agricole et/ou agro-alimentaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2020-SA-0093, Anses. 2020, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19743,475 +19743,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de risque phytosanitaire portant sur la berce du Caucase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risque phytosanitaire (ARP) portant sur Fusarium oxysporum f. sp. cubense (agent pathogène responsable de la maladie de Panama) pour les départements d'Outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Binet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+                <w:t xml:space="preserve">Yolande Chilin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] sasine n°2016-SA-0066, Anses. 2018, 64 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2018, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272583v1</w:t>
+                <w:t xml:space="preserve">hal-02271485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisine relative aux stratégies de lutte contre le charançon rouge du palmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Silvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0137, Anses. 2018, 85 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque phytosanitaire (ARP) portant sur Fusarium oxysporum f. sp. cubense (agent pathogène responsable de la maladie de Panama) pour les départements d'Outre-mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de risque phytosanitaire portant sur la berce du Caucase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] sasine n°2016-SA-0066, Anses. 2018, 64 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02271485v1</w:t>
+                <w:t xml:space="preserve">hal-02272583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et bénéfices relatifs des alternatives aux produits phytopharmaceutiques comportant des néonicotinoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2018, 548 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20359,90 +20359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de démarches collectives engagées contre le charançon rouge du palmier par la Communauté Var-Esterel-Méditerranée (CAVEM).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Suffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20533,51 +20533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2016-SA-0090, Anses. 2017, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20616,51 +20616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d’avis relatif à une demande de complément d’analyse de risque phytosanitaire sur le nématode des tiges et bulbes ([i]Ditylenchus dipsaci[/i]) sur la luzerne avec élargissement aux autres végétaux réglementés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20841,314 +20841,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de risque phytosanitaire Ditylenchus dipsaci sur luzerne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Mugniery</w:t>
+                <w:t xml:space="preserve">Méthodes de lutte alternatives à l'épandage aérien de produits phytosanitaires contre les processionnaires du pin et du chêne en conditions urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Anses. 2013, 132 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2013, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578869v1</w:t>
+                <w:t xml:space="preserve">hal-01578870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de lutte alternatives à l'épandage aérien de produits phytosanitaires contre les processionnaires du pin et du chêne en conditions urbaines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de risque phytosanitaire Ditylenchus dipsaci sur luzerne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Anses. 2013, 132 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Martin</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01578870v1</w:t>
+                <w:t xml:space="preserve">hal-01578869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de risque simplifiée pour les Lethal yellowing type syndromes (LYTS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hostachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21622,51 +21622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6248C97E"/>
+    <w:nsid w:val="FAC6A994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21853,51 +21853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abraham-escobar-gutierrez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5111-9998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145149250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6613-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Balouchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Soltani Khankahdani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Piri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moradi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Gholamhoseini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14223422" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Iseghem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ng Wing Tin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Q Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12183224" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanier Acosta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaudis Cejas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Edel Mart&#237;nez-Montero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-023-01341-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.10.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-022-03439-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Couturier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rambaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1511" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.856099" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van Parijs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wolters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Quitt&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.801145" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Ghaleb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard-Ciesla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Olivares-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12061291" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12051245" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.794488" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.672156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Blanco&#8208;pastor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keep" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.578121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Santiago" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Escalante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mazorra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-019-3010-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gachet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.04.045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Portes Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Carneiro da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutti&#233;rrez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Louarn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faverjon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery323" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3884-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2019.47.3.10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Blanco-Pastor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Roschanski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Willner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13587" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meuriot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noiraud-Romy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Decau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery211" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573565v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00405" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verheggen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giordanengo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-016-0459-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187492v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley B. Turner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture5030682" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Combe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645955v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr199" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644833v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-183" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650874v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Dejong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr257" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655670v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq115" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757167v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Verdenal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.553" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658259v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-066" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava M. Rakocevic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. de Berranger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.02.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-059N5C0M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666759v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08050" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659348v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lasseur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Humphreys" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP06286" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. White" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Swarup" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C. Bowen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Willey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Broadley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Seginer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Burns" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian G. Burns" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erg222" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683018v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Edmondson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675478v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964753v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alain Daudet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001140" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695614v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burns" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Burns" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695856v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Levy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Mckay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693956v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1998.0740" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T21SPQ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699012v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zipperlin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carbonne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97121" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696124v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703459v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Juan Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomez Hernandez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711136v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tirado Torres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alcantar Gonzalez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez Alcazar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705313v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alcade Blanco" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/vup.21.24459677.06" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312489v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12430" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312583v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736990v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611602" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736988v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611567" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736362v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Muylle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89578-9_3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736989v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611594" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736993v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laboisse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hurlus" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611615" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734993v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233904v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274517v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236563v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236562v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236558v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233903v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791974v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738517v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Sampoux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739259v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792956v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745243v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299604v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299603v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749104v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744675v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badara Gueye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746149v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807131v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756873v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750896v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751522v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.65" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755782v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594098v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.467" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757370v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964748v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754631v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758452v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750612v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesuffleur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279335v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762098v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefeng Zhang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759999v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosati" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760165v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759976v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Hinde" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Reader" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phelps" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Burns" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002185960100071" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190881v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alain Daudet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964642v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Deleens" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770736v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769003v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773701v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lahanque" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776436v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812437v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844718v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775981v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772509v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098552v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737275v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733803v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595581v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594728v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/358662.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581577v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738789v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738675v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738930v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299601v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299602v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187874v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752854v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805648v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819032v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prusinkiewicz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Allen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Dejong" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191932v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Evers" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799255v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudillere" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Frossard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023467v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023723v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220727v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799162v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ninna Deberdt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03927347v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799074v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798981v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906098v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180130v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303537v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272587v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271483v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Henin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271487v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788719v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271485v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin Charles" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271477v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272584v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509013v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191543v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228307v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843750v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818323v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abraham-escobar-gutierrez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5111-9998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145149250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6613-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Balouchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Soltani Khankahdani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Piri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moradi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Gholamhoseini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14223422" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Edouard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Iseghem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ng Wing Tin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.120207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Q Ahmed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12183224" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanier Acosta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaudis Cejas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Edel Mart&#237;nez-Montero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-023-01341-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12051245" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Ghaleb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.794488" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Couturier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rambaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1511" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.856099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-022-03439-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.10.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745503v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard-Ciesla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Olivares-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12061291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik van Parijs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wolters" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Quitt&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.801145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.672156" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Blanco&#8208;pastor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keep" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledauphin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.578121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623874v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Santiago" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Escalante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mazorra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-019-3010-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Portes Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sila Carneiro da Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutti&#233;rrez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Louarn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12449" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faverjon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery323" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3884-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gachet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.04.045" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2019.47.3.10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Blanco-Pastor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Roschanski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Willner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13587" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184352v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meuriot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Noiraud-Romy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Decau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery211" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581608v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00405" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiseux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.06.026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verheggen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giordanengo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-016-0459-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187492v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley B. Turner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture5030682" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633322v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Mouttet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLKR8M1R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644740v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Combe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650874v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Dejong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr257" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645955v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr199" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-183" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655670v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq115" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964482v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava M. Rakocevic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. de Berranger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Eprinchard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.02.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-059N5C0M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757167v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Verdenal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.553" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-066" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666759v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08050" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659348v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lasseur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Humphreys" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP06286" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. White" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Swarup" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C. Bowen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J. Willey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Broadley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Seginer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Burns" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian G. Burns" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erg222" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683018v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Edmondson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884173v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001140" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964753v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675736v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961512v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alain Daudet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Del&#233;ens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695856v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Levy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Lucas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Mckay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695614v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burns" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Burns" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693956v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1998.0740" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T21SPQ6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699012v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zipperlin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carbonne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97121" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696124v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698866v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703459v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Juan Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomez Hernandez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711136v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tirado Torres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alcantar Gonzalez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez Alcazar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705313v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alcade Blanco" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/vup.21.24459677.06" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323312v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312489v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12430" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312583v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737118v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734580v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736990v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611602" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736362v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Muylle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89578-9_3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736988v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611567" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736989v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611594" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736993v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laboisse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hurlus" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611615" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734993v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233903v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233904v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274517v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236563v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236562v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236558v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742158v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738517v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Sampoux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791974v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739259v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792956v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749104v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299604v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299603v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744675v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badara Gueye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746149v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807131v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751522v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.65" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750896v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756873v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594098v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.467" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755782v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757370v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964748v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750612v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754631v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758452v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesuffleur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279335v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762098v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefeng Zhang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760165v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759999v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosati" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759976v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Hinde" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Reader" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phelps" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Burns" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002185960100071" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190881v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Alain Daudet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Del&#233;ens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964642v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Deleens" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770736v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769003v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773701v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lahanque" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776436v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812437v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844718v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775981v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772509v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098552v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737275v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595581v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733803v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594728v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/358662.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581577v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738675v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595360v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738789v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738930v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299601v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299602v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187874v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752854v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805648v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191932v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Evers" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819032v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prusinkiewicz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Allen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Dejong" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799255v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudillere" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Frossard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023467v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220727v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coulhon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04023723v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799074v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798981v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03799162v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ninna Deberdt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03927347v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667768v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906098v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180130v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303537v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272587v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271483v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Henin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271487v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271485v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin Charles" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788719v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rochat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271477v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272584v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509013v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191543v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228307v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843750v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818323v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>