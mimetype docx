--- v0 (2026-03-12)
+++ v1 (2026-04-08)
@@ -622,905 +622,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ausonii epistulae : interagir en lettré au IVe siècle de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interagir dans les sociétés anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flavie Fontaine et Elisa Le Bail, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture écocritique d’Ausone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Plichon et Florence Garambois-Vasquez, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Panégyrique pour le Sixième consulat d’Honorius de Claudien : une résolution de la violence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irruption de la violence dans la cité antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gislhaine Jay-Robert et Emmanuelle Jego, Mar 2024, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la masculinité toxique à la liberté féminine : méthode des chercheur·se·s contemporain·e·s en sciences de l’Antiquité dans l’approche du genre et de l’hétéronormativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et hétéronormativité dans les sources. Approches méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrien Bresson, Noémie Cadeau, Blandine Demotz et Jonathan Raffin, Apr 2024, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La sexualité à l’épreuve de la norme dans l’Antiquité tardive chez les poètes Ausone et Claudien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexualités. L’intimité : entre normes et singularités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir et l’Empire romain d’Occident comme espace géographique et politique à travers les poèmes de Claudien (395-404)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’espace politique dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Irène Maréchal et Floran Racine, Apr 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la masculinité toxique à la liberté féminine : méthode des chercheur·se·s contemporain·e·s en sciences de l’Antiquité dans l’approche du genre et de l’hétéronormativité</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résurgence de la comédie latine dans le Ludus, la Bissula et les Épigrammes d'Ausone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et hétéronormativité dans les sources. Approches méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adrien Bresson, Noémie Cadeau, Blandine Demotz et Jonathan Raffin, Apr 2024, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Présence de la comédie latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrice Galtier et Isabelle David, Nov 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lecture écocritique d’Ausone</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport du pouvoir romain d’Occident à la violence au prisme des poèmes officiels de Claudien (395-404)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence et pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurie Raymond et Marcin Kurdyka, Apr 2024, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe de la gigantomachie : archéologie d'une représentation genrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre dans les mythes grecs et romains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Aubaret, Feb 2024, Alès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir et l’Intelligence Artificielle : workshop de traduction des langues anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le(s) langage(s) : pouvoir et limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrien Bresson, Blandine Demotz, Benjamin Dufour, Zoé Stibbe, Oct 2024, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praising Rome as the True Centre : the Roman Empire and Polycentricity at the Time of Claudian (395-404)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Polycentricity of Late Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marius Kalfelis et Hartmut Leppin, Oct 2023, Francfort, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudian’s Honorius and Arcadius (395-404) : from a torn family to the end of Romanitas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Family Conflicts or Social Crisis ? The Transformation of the Roman World through the Lens of Family Conflicts (4th - 10th centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virgile Mayo, Oct 2023, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture et mémoire des espaces dans l'Ordo Vrbium Nobilium d'Ausone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Caroline Plichon et Florence Garambois-Vasquez, May 2024, Lyon, France</w:t>
-[...619 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Caroline Plichon et Florence Garambois-Vasquez, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1795,303 +1795,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le prince, le poète et le régent : le récit de cordiales tensions dans la Guerre contre les Gètes et le Panégyrique pour le Sixième consulat d’Honorius de Claudien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde d’agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Cusset, Mar 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerve, Rome et Sérène : des figures féminines entre guerre et paix chez Claudien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Athéna : la lance et le rameau d’olivier. La guerre et la paix dans l’antiquité gréco-romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Gallego et Claire Vieilleville, Mar 2023, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérène et Stilicon : un couple entre identité et dualité dans la poésie de Claudien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Masculin et féminin en poésie latine. Voix, stratégies, mises en scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Garambois-Vasquez et Daniel Vallat, Oct 2023, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faith in the Late 4th Century: Expressing Different Religious Identities in Claudian’s and Ausonius’ Poems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bearers of Faith : Local Practice, Communal Ritual, and the Expression of Religious Identity in the Ancient and Late-Antique Mediterranean, ca 200 BC - AD 600</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, James Worth et Luca Ricci, Sep 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890580v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04890639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire et rhétorique dans les œuvres d’Ausone à visée didactique</w:t>
               </w:r>
@@ -3723,174 +3723,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claudian’s &amp;quot;Gigantomachia&amp;quot;: Coping with Reality and Dealing with Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox patrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.167-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31743/vp.12908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le je dans les livres I et II des Confessions d’Augustin : de la modernité autobiographique à l’effacement du moi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.23-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086163v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04086157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3966,51 +3966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9254B458"/>
+    <w:nsid w:val="E40C057C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4197,51 +4197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-4424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Demotz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudequin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/genre-et-heteronormativite-dans-les-sources-depuis-lantiquite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/genre-et-sources-lecture-relecture-melecture-depuis-lantiquite" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.10216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086157v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/vp.12908" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-4424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Demotz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudequin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/genre-et-heteronormativite-dans-les-sources-depuis-lantiquite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/genre-et-sources-lecture-relecture-melecture-depuis-lantiquite" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.10216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/vp.12908" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>