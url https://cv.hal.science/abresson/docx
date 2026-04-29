--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -141,2848 +141,2910 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture de Langues, langages et communication dans le monde tardo-antique, Antiquité tardive, Brepols, 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture de Lionel Dumarty éd., Langue idéale, langue réelle. Description et normalisation des langues classiques du IIIe siècle av. J.-C. au XIIe siècle de notre ère, Turnhout, Brepols, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Stephen PELLE, New Latin for Old English Homilies. Editions and Studies of Ten Sources and Analogues, Toronto, Pontifical Institute of Medieval Studies, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genres et hétéronormativité dans les sources depuis l'Antiquité. Approches méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Coin-Longeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Cadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Demotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allhis Séminaire Jeunes Chercheurs 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint-Etienne, France. Chemins de Tr@verse, 2025, 978-2-313-0066250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386207v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-04784120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir et l’Intelligence Artificielle : workshop de traduction des langues anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le(s) langage(s) : pouvoir et limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrien Bresson, Blandine Demotz, Benjamin Dufour, Zoé Stibbe, Oct 2024, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludus, politique et poésie : la valeur politique des écrits d’Ausone, entre jeu littéraire et écriture panégyrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">More than a game. The rediscovery of Ausonius’ political and civil engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrea Balbo, Dec 2024, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir et l’Empire : observer le processus de reterritorialisation de l’Empire romain d’Occident à travers les poèmes de Claudien (395-404)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Société des Études Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Poulle, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonii epistulae : interagir en lettré au IVe siècle de notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interagir dans les sociétés anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flavie Fontaine et Elisa Le Bail, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture écocritique d’Ausone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Plichon et Florence Garambois-Vasquez, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Panégyrique pour le Sixième consulat d’Honorius de Claudien : une résolution de la violence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irruption de la violence dans la cité antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gislhaine Jay-Robert et Emmanuelle Jego, Mar 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sexualité à l’épreuve de la norme dans l’Antiquité tardive chez les poètes Ausone et Claudien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualités. L’intimité : entre normes et singularités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir et l’Empire romain d’Occident comme espace géographique et politique à travers les poèmes de Claudien (395-404)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace politique dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Irène Maréchal et Floran Racine, Apr 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la masculinité toxique à la liberté féminine : méthode des chercheur·se·s contemporain·e·s en sciences de l’Antiquité dans l’approche du genre et de l’hétéronormativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et hétéronormativité dans les sources. Approches méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adrien Bresson, Noémie Cadeau, Blandine Demotz et Jonathan Raffin, Apr 2024, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résurgence de la comédie latine dans le Ludus, la Bissula et les Épigrammes d'Ausone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence de la comédie latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabrice Galtier et Isabelle David, Nov 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport du pouvoir romain d’Occident à la violence au prisme des poèmes officiels de Claudien (395-404)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence et pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurie Raymond et Marcin Kurdyka, Apr 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mythe de la gigantomachie : archéologie d'une représentation genrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre dans les mythes grecs et romains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marc Aubaret, Feb 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture et mémoire des espaces dans l'Ordo Vrbium Nobilium d'Ausone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le(s) langage(s) : pouvoir et limites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adrien Bresson, Blandine Demotz, Benjamin Dufour, Zoé Stibbe, Oct 2024, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Espaces et mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Plichon et Florence Garambois-Vasquez, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praising Rome as the True Centre : the Roman Empire and Polycentricity at the Time of Claudian (395-404)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Polycentricity of Late Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marius Kalfelis et Hartmut Leppin, Oct 2023, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudian’s Honorius and Arcadius (395-404) : from a torn family to the end of Romanitas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Conflicts or Social Crisis ? The Transformation of the Roman World through the Lens of Family Conflicts (4th - 10th centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Virgile Mayo, Oct 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatique et masculinité hégémonique : être homme en politique chez Claudien et Thomas Cromwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et hétéronormativité dans les sources. Représentations et transgressions de l’injonction hétérosexuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adrien Bresson, Alice Baudequin et Jonathan Raffin, Apr 2023, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l’écriture de soi dans les œuvres d’Ausone et de Claudien : regard et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Se) représenter sa recherche : figure(s) de soi, figure(s) de l’autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Guerre contre les Gètes et le Panégyrique pour le Sixième consulat d’Honorius de Claudien : une poétique politico-historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'agrégation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Humeau et Étienne Wolff, Mar 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au rythme de la foule dans l'Éloge de l'empereur Justin II de Corippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de la poésie latine tardive du IVe au IX siècle de notre ère - La représentation de la foule dans l'Éloge de l'empereur Justin II de Corippe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Garambois-Vasquez et Gaëlle Herbert de la Portbarré-Viard, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prince, le poète et le régent : le récit de cordiales tensions dans la Guerre contre les Gètes et le Panégyrique pour le Sixième consulat d’Honorius de Claudien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde d’agrégation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Cusset, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerve, Rome et Sérène : des figures féminines entre guerre et paix chez Claudien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Athéna : la lance et le rameau d’olivier. La guerre et la paix dans l’antiquité gréco-romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julie Gallego et Claire Vieilleville, Mar 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérène et Stilicon : un couple entre identité et dualité dans la poésie de Claudien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculin et féminin en poésie latine. Voix, stratégies, mises en scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Garambois-Vasquez et Daniel Vallat, Oct 2023, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faith in the Late 4th Century: Expressing Different Religious Identities in Claudian’s and Ausonius’ Poems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bearers of Faith : Local Practice, Communal Ritual, and the Expression of Religious Identity in the Ancient and Late-Antique Mediterranean, ca 200 BC - AD 600</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, James Worth et Luca Ricci, Sep 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire et rhétorique dans les œuvres d’Ausone à visée didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incroci e interferenze tra grammatica e retorica nella letteratura latina di età tardoantica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laetitia Ciccolini et Amedeo A. Raschieri, May 2023, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Gigantomachie, de Claudien à Guijon : citer un poète latin tardif en Bourgogne à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citer les Anciens à la Renaissance. La citation et la fabrique de l'Antiquité dans les éditions des textes classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Malika Bastin-Hammou et Pascale Paré-Rey, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudian’s Gigantomachia: writing or rewriting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poetic Rewritings in the Latin West between Late Antiquity and Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefania Filosini, May 2022, L'Aquila, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser son temps : les poèmes grecs de Claudien ou l’herméneutique d’une époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Μάρτυρι μύθῳ. Poésie, histoire et société aux époques impériale et tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morgane Cariou et Nicolas Zito, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convaincre, désinformer, rassurer : la Moselle d'Ausone et l'Éloge de Stilicon de Claudien au prisme des fake news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruser avec l'information : « fake news » et théories du complot de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Pretalli, Nov 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destinataires ou figurantes : la place des femmes dans quelques lettres et poèmes adressés de l'Antiquité à la Renaissance chez Ausone, Claudien et Thomas Cromwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et sources : lecture, relecture, mélecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jonathan Raffin, Apr 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecteur implicite, lecture de soi, l’Autre lecteur : les poèmes mythologiques d’Ausone et de Claudien sous le prisme de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lecteur collaboratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Morlet et Antoine Paris, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodosius in Claudian’s III cons. and IV cons.: building an epic model of heroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epic Heroism in Late Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fotini Hadjittofi, Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire les faits, masquer les pensées : les enjeux de l’écriture de soi au IVe siècle de notre ère dans les œuvres d’Ausone et de Claudien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récit et mise en scène de soi : enjeux et problématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monica Cardenas Moreno et Christine Orobitg, Jun 2022, Saint-Denis Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ago tibi gratias' : remerciements et discours encomiastique dans la Gratiarum actio d'Ausone et le Panégyrique pour le Sixième consulat d'Honorius de Claudien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remerciements et actions de grâces dans la poésie de l'Antiquité tardive et du Moyen-Âge ainsi que dans la littérature environnante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alina Hund et Katharina Pohl, Sep 2022, Wuppertal, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudian’s Gigantomachia : Coping with Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Passions in Late Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pablo Irizar, Apr 2021, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudian’s Carmina minora : a collection of short pieces by a stumbling poet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stumbling Texts of Late Latin Poetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Markus Kersten &amp; Ann-Kathrin Stähle, Oct 2021, Bâle (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mythe de la gigantomachie dans le monde romain tardif : les dieux à l’image des hommes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dieux et les Hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julie Gallego et Johanna Augier, Apr 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2992,223 +3054,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et héréronormativité dans les sources depuis l’Antiquité. Représentations et transgressions de l’injonction hétérosexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baudequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Chemins de Tr@verse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.178, 2024, Collection Tr@boules, 978-2-313-06811-3 (papier) ; 978-2-313-06810-6 (PDF)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04761423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et sources. Lecture, relecture, mélecture depuis l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alice Baudequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.178, 2024, Collection Tr@boules, 978-2-313-06811-3 (papier) ; 978-2-313-06810-6 (PDF)</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Chemins de tr@verses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.174, 2023, Collection Tr@boules, 978-2-3130-0672-6 (papier) ; 978-2-313-00671-9 (PDF)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...72 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3218,347 +3280,347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudian’s Carmina minora: A Collection of Short Pieces by a Stumbling Poet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Markus Kersten, Christian Guerra, Ann-Kathrin Stähle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Dynamics of Paratextuality in Late Antique Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, pp.112-126, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatique et masculinité hégémonique : construire l’homme en politique chez Claudien et Thomas Cromwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Demotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adrien Bresson, Alice Baudequin, Jonathan Raffin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et héréronormativité dans les sources depuis l’Antiquité. Représentations et transgressions de l’injonction hétérosexuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chemins de Tr@verse, pp.17-39, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destinataires ou figurantes : la place des femmes dans quelques lettres et poèmes adressés de l’Antiquité à la Renaissance chez Ausone, Claudien et Thomas Cromwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Demotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adrien Bresson, Alice Baudequin, Jonathan Raffin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et sources. Lecture, relecture, mélecture depuis l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chemins de Tr@verse, pp.43-71, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Gigantomachie de Claudien : la réécriture d’un mythe à l’aune d’une poétique de la colère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Vial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et formes poétiques de la colère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.69-84, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3568,337 +3630,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et mémoire des espaces dans l'Ordo urbium nobilium d'Ausone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eruditio antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.103-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bornes du comique dans quelques épigrammes sexuelles d’Ausone et de Claudien : autour d’Eunus et de Curète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/methodos.10216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/methodos.10216⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04158767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le je dans les livres I et II des Confessions d’Augustin : de la modernité autobiographique à l’effacement du moi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.23-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudian’s &amp;quot;Gigantomachia&amp;quot;: Coping with Reality and Dealing with Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vox patrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82, pp.167-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31743/vp.12908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086157v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04086163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3966,51 +4028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E40C057C"/>
+    <w:nsid w:val="AB9EF5A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4197,51 +4259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-4424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Demotz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890363v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudequin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/genre-et-heteronormativite-dans-les-sources-depuis-lantiquite" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/genre-et-sources-lecture-relecture-melecture-depuis-lantiquite" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.10216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/vp.12908" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-4424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bresson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039365v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Demotz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudequin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/genre-et-heteronormativite-dans-les-sources-depuis-lantiquite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/genre-et-sources-lecture-relecture-melecture-depuis-lantiquite" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.10216" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/vp.12908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>