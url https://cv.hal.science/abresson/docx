--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -546,1614 +546,1614 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ausonii epistulae : interagir en lettré au IVe siècle de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interagir dans les sociétés anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flavie Fontaine et Elisa Le Bail, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture écocritique d’Ausone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Plichon et Florence Garambois-Vasquez, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sexualité à l’épreuve de la norme dans l’Antiquité tardive chez les poètes Ausone et Claudien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualités. L’intimité : entre normes et singularités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir et l’Empire romain d’Occident comme espace géographique et politique à travers les poèmes de Claudien (395-404)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace politique dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Irène Maréchal et Floran Racine, Apr 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la masculinité toxique à la liberté féminine : méthode des chercheur·se·s contemporain·e·s en sciences de l’Antiquité dans l’approche du genre et de l’hétéronormativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et hétéronormativité dans les sources. Approches méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrien Bresson, Noémie Cadeau, Blandine Demotz et Jonathan Raffin, Apr 2024, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Panégyrique pour le Sixième consulat d’Honorius de Claudien : une résolution de la violence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irruption de la violence dans la cité antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gislhaine Jay-Robert et Emmanuelle Jego, Mar 2024, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludus, politique et poésie : la valeur politique des écrits d’Ausone, entre jeu littéraire et écriture panégyrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">More than a game. The rediscovery of Ausonius’ political and civil engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Balbo, Dec 2024, Turin, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir et l’Empire : observer le processus de reterritorialisation de l’Empire romain d’Occident à travers les poèmes de Claudien (395-404)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la Société des Études Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Poulle, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résurgence de la comédie latine dans le Ludus, la Bissula et les Épigrammes d'Ausone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présence de la comédie latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrice Galtier et Isabelle David, Nov 2024, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport du pouvoir romain d’Occident à la violence au prisme des poèmes officiels de Claudien (395-404)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence et pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurie Raymond et Marcin Kurdyka, Apr 2024, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe de la gigantomachie : archéologie d'une représentation genrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre dans les mythes grecs et romains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Aubaret, Feb 2024, Alès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir et l’Intelligence Artificielle : workshop de traduction des langues anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le(s) langage(s) : pouvoir et limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adrien Bresson, Blandine Demotz, Benjamin Dufour, Zoé Stibbe, Oct 2024, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ludus, politique et poésie : la valeur politique des écrits d’Ausone, entre jeu littéraire et écriture panégyrique</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatique et masculinité hégémonique : être homme en politique chez Claudien et Thomas Cromwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">More than a game. The rediscovery of Ausonius’ political and civil engagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Balbo, Dec 2024, Turin, Italie</w:t>
+              <w:t xml:space="preserve">Genre et hétéronormativité dans les sources. Représentations et transgressions de l’injonction hétérosexuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adrien Bresson, Alice Baudequin et Jonathan Raffin, Apr 2023, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le pouvoir et l’Empire : observer le processus de reterritorialisation de l’Empire romain d’Occident à travers les poèmes de Claudien (395-404)</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’écriture de soi dans les œuvres d’Ausone et de Claudien : regard et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Société des Études Latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno Poulle, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">(Se) représenter sa recherche : figure(s) de soi, figure(s) de l’autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ausonii epistulae : interagir en lettré au IVe siècle de notre ère</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guerre contre les Gètes et le Panégyrique pour le Sixième consulat d’Honorius de Claudien : une poétique politico-historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interagir dans les sociétés anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Flavie Fontaine et Elisa Le Bail, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Humeau et Étienne Wolff, Mar 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lecture écocritique d’Ausone</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au rythme de la foule dans l'Éloge de l'empereur Justin II de Corippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces de la poésie latine tardive du IVe au IX siècle de notre ère - La représentation de la foule dans l'Éloge de l'empereur Justin II de Corippe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Garambois-Vasquez et Gaëlle Herbert de la Portbarré-Viard, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praising Rome as the True Centre : the Roman Empire and Polycentricity at the Time of Claudian (395-404)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Polycentricity of Late Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marius Kalfelis et Hartmut Leppin, Oct 2023, Francfort, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture et mémoire des espaces dans l'Ordo Vrbium Nobilium d'Ausone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Caroline Plichon et Florence Garambois-Vasquez, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Caroline Plichon et Florence Garambois-Vasquez, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudian’s Honorius and Arcadius (395-404) : from a torn family to the end of Romanitas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Conflicts or Social Crisis ? The Transformation of the Roman World through the Lens of Family Conflicts (4th - 10th centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Virgile Mayo, Oct 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pragmatique et masculinité hégémonique : être homme en politique chez Claudien et Thomas Cromwell</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faith in the Late 4th Century: Expressing Different Religious Identities in Claudian’s and Ausonius’ Poems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et hétéronormativité dans les sources. Représentations et transgressions de l’injonction hétérosexuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adrien Bresson, Alice Baudequin et Jonathan Raffin, Apr 2023, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Bearers of Faith : Local Practice, Communal Ritual, and the Expression of Religious Identity in the Ancient and Late-Antique Mediterranean, ca 200 BC - AD 600</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, James Worth et Luca Ricci, Sep 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux de l’écriture de soi dans les œuvres d’Ausone et de Claudien : regard et méthodes</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerve, Rome et Sérène : des figures féminines entre guerre et paix chez Claudien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Se) représenter sa recherche : figure(s) de soi, figure(s) de l’autre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Athéna : la lance et le rameau d’olivier. La guerre et la paix dans l’antiquité gréco-romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Gallego et Claire Vieilleville, Mar 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prince, le poète et le régent : le récit de cordiales tensions dans la Guerre contre les Gètes et le Panégyrique pour le Sixième consulat d’Honorius de Claudien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde d’agrégation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Cusset, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérène et Stilicon : un couple entre identité et dualité dans la poésie de Claudien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculin et féminin en poésie latine. Voix, stratégies, mises en scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Garambois-Vasquez et Daniel Vallat, Oct 2023, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890639v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04890580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire et rhétorique dans les œuvres d’Ausone à visée didactique</w:t>
               </w:r>
@@ -2271,717 +2271,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Destinataires ou figurantes : la place des femmes dans quelques lettres et poèmes adressés de l'Antiquité à la Renaissance chez Ausone, Claudien et Thomas Cromwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et sources : lecture, relecture, mélecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jonathan Raffin, Apr 2022, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convaincre, désinformer, rassurer : la Moselle d'Ausone et l'Éloge de Stilicon de Claudien au prisme des fake news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruser avec l'information : « fake news » et théories du complot de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Pretalli, Nov 2022, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser son temps : les poèmes grecs de Claudien ou l’herméneutique d’une époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Μάρτυρι μύθῳ. Poésie, histoire et société aux époques impériale et tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morgane Cariou et Nicolas Zito, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecteur implicite, lecture de soi, l’Autre lecteur : les poèmes mythologiques d’Ausone et de Claudien sous le prisme de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lecteur collaboratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Morlet et Antoine Paris, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodosius in Claudian’s III cons. and IV cons.: building an epic model of heroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epic Heroism in Late Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fotini Hadjittofi, Sep 2022, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire les faits, masquer les pensées : les enjeux de l’écriture de soi au IVe siècle de notre ère dans les œuvres d’Ausone et de Claudien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récit et mise en scène de soi : enjeux et problématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monica Cardenas Moreno et Christine Orobitg, Jun 2022, Saint-Denis Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ago tibi gratias' : remerciements et discours encomiastique dans la Gratiarum actio d'Ausone et le Panégyrique pour le Sixième consulat d'Honorius de Claudien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remerciements et actions de grâces dans la poésie de l'Antiquité tardive et du Moyen-Âge ainsi que dans la littérature environnante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alina Hund et Katharina Pohl, Sep 2022, Wuppertal, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudian’s Gigantomachia: writing or rewriting?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poetic Rewritings in the Latin West between Late Antiquity and Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefania Filosini, May 2022, L'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Penser son temps : les poèmes grecs de Claudien ou l’herméneutique d’une époque</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudian’s Carmina minora : a collection of short pieces by a stumbling poet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Μάρτυρι μύθῳ. Poésie, histoire et société aux époques impériale et tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Morgane Cariou et Nicolas Zito, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">The Stumbling Texts of Late Latin Poetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Markus Kersten &amp; Ann-Kathrin Stähle, Oct 2021, Bâle (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...434 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudian’s Gigantomachia : Coping with Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Passions in Late Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pablo Irizar, Apr 2021, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890363v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04890376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mythe de la gigantomachie dans le monde romain tardif : les dieux à l’image des hommes ?</w:t>
               </w:r>
@@ -3638,174 +3638,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les bornes du comique dans quelques épigrammes sexuelles d’Ausone et de Claudien : autour d’Eunus et de Curète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/methodos.10216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lecture et mémoire des espaces dans l'Ordo urbium nobilium d'Ausone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eruditio antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.103-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629301v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04158767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le je dans les livres I et II des Confessions d’Augustin : de la modernité autobiographique à l’effacement du moi</w:t>
               </w:r>
@@ -4028,51 +4028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB9EF5A1"/>
+    <w:nsid w:val="6FB294E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4259,51 +4259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-4424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bresson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039365v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Demotz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890397v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890458v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudequin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/genre-et-heteronormativite-dans-les-sources-depuis-lantiquite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/genre-et-sources-lecture-relecture-melecture-depuis-lantiquite" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.10216" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/vp.12908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1130-4424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bresson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039365v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Demotz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890745v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890792v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890527v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baudequin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/genre-et-heteronormativite-dans-les-sources-depuis-lantiquite" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/genre-et-sources-lecture-relecture-melecture-depuis-lantiquite" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.10216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/vp.12908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>