--- v0 (2026-03-07)
+++ v1 (2026-04-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aline Bel-Brunon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abrunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2398-9064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161183069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janv 2021	               Habilitation à Diriger des Recherches – ED MEGA, INSA Lyon2008-2011 	            Doctorat en Mécanique - LaMCoS (INSA Lyon) et LBMC (Ifsttar, Université Lyon 1)2005-2008	              Master Mécanique, Énergétique, Génie Civil et Acoustique – ENS Cachanet INSA Lyon, spécialité Génie Mécanique	2006-2007	              Agrégation de Mécanique - ENS Cachan. Admission, classée 4e.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-...	                  Directrice de recherche – Université Gustave Eiffel (Laboratoire de Biomécanique et mécanique des chocs)2014-2024		           Maître de conférences - INSA Lyon (LaMCoS, GM, FIMI)2013-2014		           A.T.E.R. - INSA Lyon (LaMCoS, GM, FIMI)2011-2013		           Post-Doctorat - LNM (TUM, Munich, Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Biomécanique et Mécanique des Chocs UMR_T 9406 (Univ Eiffel-Univ Lyon 1)Université Gustave Eiffel, Campus de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 Avenue François Mitterrand,69675 BRON Cedex FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 78 65 68 71</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid–structure–growth modeling in ascending aortic aneurysm: capability to reproduce a patient case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Escrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (2), pp.405-422. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-024-01915-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Mechanical Support Parametrization to Predict the Renal Ostia Displacement Induced by Tools Insertion in EVAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mozahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Esneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (7), pp.e70059. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.70059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of decision support tools by model order reduction for active endovascular navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 161, pp.103080. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2025.103080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858565v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite strain micro-poro-mechanics: Formulation and compared analysis with macro-poro-mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.113354. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Poro-Mechanical Modeling of The Lung Parenchyma: Theoretical Modeling and Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 148 (011001), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4070036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aortic roadmapping during EVAR: a combined FEM-EM tracking feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Emendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir A. Tangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Havard Ulsaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reidar Brekken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-024-03187-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ultrasound elastography, magnetic resonance elastography and finite element model to quantify nonlinear shear modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garteiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard van Beers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (20), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/acf98c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element simulation of peripheral artery percutaneous transluminal angioplasty to evaluate the procedure outcome without stent implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.e3685. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of shape-based features ability to predict the ascending aortic aneurysm growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1125931. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2023.1125931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Mechanical Boundary Conditions for a Patient-Specific Thoracic Aorta Model Including the Heart Motion Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Sensale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (11), pp.3248-3259. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3287680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided shape features extraction and regression models for predicting the ascending aortic aneurysm growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 162, pp.107052. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time simulation of the transplanted tooth using model order reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhilde Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1201177. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2023.1201177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue of the VPH2020 Conference: “Virtual Physiological Human: When Models, Methods and Experiments Meet the Clinic”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Vignon-Clémentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul I. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (5), pp.483-484. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-022-02943-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multi-curve active catheterization for endovascular navigation to complex targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 140, pp.111147. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Surgical Tools for Specific Endovascular Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-022-00612-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wave propagation through interfaces using the extended finite element method for magnetic resonance elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanshangze Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiène Hamila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (5), pp.3481-3495. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0011392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of balloon design, plaque material composition, and balloon sizing on acute post angioplasty outcomes: An implicit finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (8), pp.e03499. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical elastography: tracking surface waves with digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zorgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (5), pp.055007. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of nonlinear transient elastography: finite element model for the propagation of shear waves in homogeneous soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Finite-Element Simulation of the Insertion of Guidewire During an EVAR Procedure: Guidewire Position Prediction Validation on 28 Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (5), pp.1057-1066. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2016.2587362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A selective mass scaling method for shear wave propagation analyses in nearly incompressible materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (2), pp.155 - 173. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofidelic Abdominal Aorta Phantom: Cross-Over Preliminary Study Using UltraSound and Digital Image Stereo-Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Walter-Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bou-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.238-244. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of the insertion of guidewires during an EVAR procedure: example of a complex patient case, a first step toward patient-specific parameterized models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dumenil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (7), pp.e02716. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of clinically relevant indicators for EVAR using patient-specific finite element simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1, SI), pp.1950-1951. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical identification method for the non-linear viscoelastic compressible behavior of soft tissue using uniaxial tensile tests and image registration – Application to rat lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.360-374. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of two homogenization methods using a damage model for a fibrous membrane, based on the fibers' fracture process at the microscale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the nonlinear behaviour and the failure of human liver capsule through inflation tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (8), pp.1572 - 1581. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of liver capsule through uniaxial quasi-static tensile tests until failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (11), pp.2221-2227. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-element-assisted design of a bulge inflation experiment to reproduce the anisotropic in-vivo tensions in the ascending aorta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of stress and elasticity of the abdominal wall from in-vivo breathing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Joppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBBE - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du module de Young d’une corde élastique vibrante par élastographie optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Turquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the surgical technique on the biomechanical response of the repaired abdominal wall evaluated on a physical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beausseron-Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and histology of lung tissue from ARDS animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle micro-poro-mécanique du parenchyme pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehr Tayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF THE MITRAL VALVE REPAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigeon Tévy Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Congress of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Yamoussoukro, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study assessing Implicit Solver limits for a generic FEM Simulation of PTA without stent deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Haigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 45th Annual International Conference of the IEEE Engineering in Medicine & Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/embc40787.2023.10340874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-poro-mechanical model of the lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microscopic properties on the homogenized linear poroelastic behavior of lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBE 2022 - 7th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la navigation endovasculaire vers des cibles complexes par cathétérisme actif multi-courbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monolithic formulation of fluid-structure interaction for the co-simulation: Application to the piston problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computational Methods for Coupled Problems in Science and Engineering, COUPLED PROBLEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelone, Spain. pp.308-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order modeling of an active multi-curve guidewire for endovascular surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Metz, France. pp.S23 - S24, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1811497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI-Cuticle, an interdisciplinary team-project on the biomimetics of insect Cuticle: the case study of the hemipteran stylet — a chitin-protein polymeric assemblage and an articulated biosyringe &amp; drilling micro-engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bareggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'2020, GDR 2088 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of angioplasty balloon sizing on acute post-procedural outcomes: a Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual International Conference of the IEEE-Engineering-in-Medicine-and-Biology-Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.2536-2539, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9176740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monolithic formulation of fluid-structure interaction for the co-simulation: application to the piston problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Conference on Computational Methods for Coupled Problems in Science and Engineering COUPLED PROBLEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sitges, Spain. pp.308-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocol to evaluate lung parenchyma properties under inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pallière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nans Biboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une simulation numérique élastoplastique de la dilatation d'une artère sténosée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Al-Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formulation monolithique d'interaction fluide-structure pour la co-simulation appliquée au piston 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a patient-specific simulation of the balloon angioplasty treatment technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Al-Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary insects, extraordinary properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'Expo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'élastographie transitoire non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical elastography: elastic property estimation by tracking surface waves with Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zorgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Abdul-Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2017 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'élastographie transitoire non linéaire: modèle d'éléments finis pour la propagation des ondes de cisaillement dans les tissus mous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONTAGE EXPERIMENTAL BIOFIDELE D'AORTE ABDOMINALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Walter-Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of non linear transient elastography: finite element model for the propagation of shear waves in soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational and Mathematical Biomedical Engineering - CMBE2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a nitinol stent-graft to simulate its deployement in an abdominal aortic aneurysm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique a rupture des tissus hépatiques pour la prédiction des lacérations superficielles du foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jayyosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la propagation d'ondes dans un solide mou pour l'élastographie ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model for nonlinear shear wave propagation in nearly- incompressible soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d'homogénéisation pour un stent en cas de d'AAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element simulation of the insertion of guidewires during an EVAR procedure: towards clinically relevant indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de la propagation d'onde de cisaillement dans un milieu quasi incompressible non linéaire : application à l'élastographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element simulation of the insertion of guidewires during an EVAR procedure: towards clinically relevant indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF WAVE PROPAGATION IN SOFT SOLID FOR ULTRASOUND ELASTOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of bra wear during running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cornolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Morestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific simulation of tools insertion before stent-graft deployment during EVAR and results comparison to 3D introperative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dumenil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the biological origin of the liver on the constitutive and failure properties of the hepatic parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Society of Biomechanics (ISB2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical description of biological fibrous tissue failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Physiological Human </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of biological fibrous tissue failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Porcine And Human Liver Tissues Microstructure And Failure Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMOBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Clearwater Beach (Floride), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétique, l’imitation sans limitation @ INSA-Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Voïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSA-Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la rupture des tissus hépatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. INSA de Lyon, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011ISAL0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00701532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aline Bel-Brunon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abrunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2398-9064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161183069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janv 2021	               Habilitation à Diriger des Recherches – ED MEGA, INSA Lyon2008-2011 	            Doctorat en Mécanique - LaMCoS (INSA Lyon) et LBMC (Ifsttar, Université Lyon 1)2005-2008	              Master Mécanique, Énergétique, Génie Civil et Acoustique – ENS Cachanet INSA Lyon, spécialité Génie Mécanique	2006-2007	              Agrégation de Mécanique - ENS Cachan. Admission, classée 4e.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-...	                  Directrice de recherche – Université Gustave Eiffel (Laboratoire de Biomécanique et mécanique des chocs)2014-2024		           Maître de conférences - INSA Lyon (LaMCoS, GM, FIMI)2013-2014		           A.T.E.R. - INSA Lyon (LaMCoS, GM, FIMI)2011-2013		           Post-Doctorat - LNM (TUM, Munich, Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Biomécanique et Mécanique des Chocs UMR_T 9406 (Univ Eiffel-Univ Lyon 1)Université Gustave Eiffel, Campus de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 Avenue François Mitterrand,69675 BRON Cedex FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 78 65 68 71</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Poro-Mechanical Modeling of The Lung Parenchyma: Theoretical Modeling and Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148 (1), pp.BIO-25-1063. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4070036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Mechanical Support Parametrization to Predict the Renal Ostia Displacement Induced by Tools Insertion in EVAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mozahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Esneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (7), pp.e70059. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.70059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid–structure–growth modeling in ascending aortic aneurysm: capability to reproduce a patient case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Escrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (2), pp.405-422. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-024-01915-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of decision support tools by model order reduction for active endovascular navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 161, pp.103080. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2025.103080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858565v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite strain micro-poro-mechanics: Formulation and compared analysis with macro-poro-mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.113354. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aortic roadmapping during EVAR: a combined FEM-EM tracking feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Emendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir A. Tangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Havard Ulsaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reidar Brekken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-024-03187-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element simulation of peripheral artery percutaneous transluminal angioplasty to evaluate the procedure outcome without stent implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.e3685. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Mechanical Boundary Conditions for a Patient-Specific Thoracic Aorta Model Including the Heart Motion Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Sensale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (11), pp.3248-3259. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3287680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ultrasound elastography, magnetic resonance elastography and finite element model to quantify nonlinear shear modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garteiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard van Beers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (20), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/acf98c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of shape-based features ability to predict the ascending aortic aneurysm growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1125931. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2023.1125931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided shape features extraction and regression models for predicting the ascending aortic aneurysm growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 162, pp.107052. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time simulation of the transplanted tooth using model order reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhilde Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1201177. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2023.1201177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multi-curve active catheterization for endovascular navigation to complex targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 140, pp.111147. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue of the VPH2020 Conference: “Virtual Physiological Human: When Models, Methods and Experiments Meet the Clinic”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Vignon-Clémentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul I. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (5), pp.483-484. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-022-02943-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Surgical Tools for Specific Endovascular Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-022-00612-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wave propagation through interfaces using the extended finite element method for magnetic resonance elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanshangze Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiène Hamila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (5), pp.3481-3495. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0011392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of balloon design, plaque material composition, and balloon sizing on acute post angioplasty outcomes: An implicit finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (8), pp.e03499. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical elastography: tracking surface waves with digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zorgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (5), pp.055007. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of nonlinear transient elastography: finite element model for the propagation of shear waves in homogeneous soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A selective mass scaling method for shear wave propagation analyses in nearly incompressible materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (2), pp.155 - 173. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Finite-Element Simulation of the Insertion of Guidewire During an EVAR Procedure: Guidewire Position Prediction Validation on 28 Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (5), pp.1057-1066. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2016.2587362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofidelic Abdominal Aorta Phantom: Cross-Over Preliminary Study Using UltraSound and Digital Image Stereo-Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Walter-Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bou-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.238-244. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of the insertion of guidewires during an EVAR procedure: example of a complex patient case, a first step toward patient-specific parameterized models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dumenil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (7), pp.e02716. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of clinically relevant indicators for EVAR using patient-specific finite element simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1, SI), pp.1950-1951. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical identification method for the non-linear viscoelastic compressible behavior of soft tissue using uniaxial tensile tests and image registration – Application to rat lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.360-374. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of two homogenization methods using a damage model for a fibrous membrane, based on the fibers' fracture process at the microscale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the nonlinear behaviour and the failure of human liver capsule through inflation tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (8), pp.1572 - 1581. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of liver capsule through uniaxial quasi-static tensile tests until failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (11), pp.2221-2227. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and histology of lung tissue from ARDS animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-element-assisted design of a bulge inflation experiment to reproduce the anisotropic in-vivo tensions in the ascending aorta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of stress and elasticity of the abdominal wall from in-vivo breathing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Joppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBBE - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du module de Young d’une corde élastique vibrante par élastographie optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Turquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the surgical technique on the biomechanical response of the repaired abdominal wall evaluated on a physical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beausseron-Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle micro-poro-mécanique du parenchyme pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehr Tayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-poro-mechanical model of the lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF THE MITRAL VALVE REPAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigeon Tévy Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Congress of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Yamoussoukro, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study assessing Implicit Solver limits for a generic FEM Simulation of PTA without stent deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Haigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 45th Annual International Conference of the IEEE Engineering in Medicine & Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/embc40787.2023.10340874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la navigation endovasculaire vers des cibles complexes par cathétérisme actif multi-courbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microscopic properties on the homogenized linear poroelastic behavior of lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBE 2022 - 7th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monolithic formulation of fluid-structure interaction for the co-simulation: Application to the piston problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computational Methods for Coupled Problems in Science and Engineering, COUPLED PROBLEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelone, Spain. pp.308-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order modeling of an active multi-curve guidewire for endovascular surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Metz, France. pp.S23 - S24, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1811497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of angioplasty balloon sizing on acute post-procedural outcomes: a Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual International Conference of the IEEE-Engineering-in-Medicine-and-Biology-Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.2536-2539, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9176740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI-Cuticle, an interdisciplinary team-project on the biomimetics of insect Cuticle: the case study of the hemipteran stylet — a chitin-protein polymeric assemblage and an articulated biosyringe &amp; drilling micro-engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bareggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'2020, GDR 2088 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monolithic formulation of fluid-structure interaction for the co-simulation: application to the piston problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Conference on Computational Methods for Coupled Problems in Science and Engineering COUPLED PROBLEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sitges, Spain. pp.308-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocol to evaluate lung parenchyma properties under inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pallière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nans Biboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une simulation numérique élastoplastique de la dilatation d'une artère sténosée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Al-Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a patient-specific simulation of the balloon angioplasty treatment technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Al-Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formulation monolithique d'interaction fluide-structure pour la co-simulation appliquée au piston 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary insects, extraordinary properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'Expo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'élastographie transitoire non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'élastographie transitoire non linéaire: modèle d'éléments finis pour la propagation des ondes de cisaillement dans les tissus mous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical elastography: elastic property estimation by tracking surface waves with Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zorgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Abdul-Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2017 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of non linear transient elastography: finite element model for the propagation of shear waves in soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational and Mathematical Biomedical Engineering - CMBE2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONTAGE EXPERIMENTAL BIOFIDELE D'AORTE ABDOMINALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Walter-Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a nitinol stent-graft to simulate its deployement in an abdominal aortic aneurysm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique a rupture des tissus hépatiques pour la prédiction des lacérations superficielles du foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jayyosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d'homogénéisation pour un stent en cas de d'AAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element simulation of the insertion of guidewires during an EVAR procedure: towards clinically relevant indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de la propagation d'onde de cisaillement dans un milieu quasi incompressible non linéaire : application à l'élastographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la propagation d'ondes dans un solide mou pour l'élastographie ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model for nonlinear shear wave propagation in nearly- incompressible soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element simulation of the insertion of guidewires during an EVAR procedure: towards clinically relevant indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF WAVE PROPAGATION IN SOFT SOLID FOR ULTRASOUND ELASTOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of bra wear during running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cornolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Morestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific simulation of tools insertion before stent-graft deployment during EVAR and results comparison to 3D introperative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dumenil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the biological origin of the liver on the constitutive and failure properties of the hepatic parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Society of Biomechanics (ISB2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical description of biological fibrous tissue failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Physiological Human </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of biological fibrous tissue failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Porcine And Human Liver Tissues Microstructure And Failure Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMOBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Clearwater Beach (Floride), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétique, l’imitation sans limitation @ INSA-Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Voïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSA-Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la rupture des tissus hépatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. INSA de Lyon, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011ISAL0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00701532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41527B7C"/>
+    <w:nsid w:val="956B8E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abrunon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2398-9064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161183069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874235v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Yan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez-Sanchez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geronzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escrig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-024-01915-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mozahem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chastre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esneault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858565v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Szewczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103080" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057928v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehrtayebi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113354" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Emendi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir A. Tangen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Di Giovanni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Ulsaker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidar Brekken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03187-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Page" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acf98c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Silvestro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1125931" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sensale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3287680" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Jacobs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1201177" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Vignon-Cl&#233;mentel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I. Barakat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bel-Brunon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-02943-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lescanne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111147" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676019v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Even" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-022-00612-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshangze Du" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3499" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lescanne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab0141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catheline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gindre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2587362" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5276" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684548v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Meier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walter-Le Berre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.07.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumenil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2716" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3CDRHGV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gindre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combescure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haigron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069552" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kehl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uhlig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Wall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.09.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789316v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.10.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.12.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-231X0P4X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ9FRH8H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448917v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Joppin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#232;ge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayuan Zhu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gregoire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turquier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448822v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Fadil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beausseron-Valentin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448907v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bruna-Rosso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehr Tayebi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel Brunon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pigeon T&#233;vy Julie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350553v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haigron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc40787.2023.10340874" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712870v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717708v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badrou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811497" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9176740" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palli&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lanel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Biboulet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521395v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Al-Helou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905443v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Catheline" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rochette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864266v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zorgani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Abdul-Ghafour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lescanne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899350v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864319v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dupont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jayyosi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517306v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533699v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533418v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864237v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864330v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornolo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morestin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533261v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864300v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577078v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577085v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00701532v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0105" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abrunon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2398-9064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161183069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehrtayebi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mozahem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chastre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esneault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Yan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez-Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geronzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escrig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-024-01915-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858565v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Szewczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103080" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113354" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Emendi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir A. Tangen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Di Giovanni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Ulsaker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidar Brekken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03187-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Silvestro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3685" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sensale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3287680" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Page" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etaix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acf98c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1125931" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Jacobs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1201177" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lescanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111147" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Vignon-Cl&#233;mentel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I. Barakat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bel-Brunon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-02943-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676019v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Even" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-022-00612-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshangze Du" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3499" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lescanne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab0141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catheline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5276" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gindre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2587362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684548v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Meier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walter-Le Berre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.07.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumenil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2716" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3CDRHGV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gindre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combescure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haigron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069552" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kehl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uhlig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Wall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.09.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789316v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.10.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.12.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-231X0P4X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ9FRH8H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bruna-Rosso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448745v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Joppin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#232;ge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365846v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayuan Zhu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gregoire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Fadil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beausseron-Valentin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehr Tayebi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel Brunon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712866v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pigeon T&#233;vy Julie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haigron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc40787.2023.10340874" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717708v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712870v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badrou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811497" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9176740" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palli&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lanel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Biboulet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521395v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Al-Helou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905443v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Catheline" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rochette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899350v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zorgani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Abdul-Ghafour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lescanne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505250v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864319v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dupont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jayyosi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864310v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533418v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864237v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517306v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864330v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornolo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morestin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533261v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864300v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577078v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577085v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00701532v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0105" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>