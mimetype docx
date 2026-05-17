--- v1 (2026-04-22)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aline Bel-Brunon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abrunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2398-9064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161183069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janv 2021	               Habilitation à Diriger des Recherches – ED MEGA, INSA Lyon2008-2011 	            Doctorat en Mécanique - LaMCoS (INSA Lyon) et LBMC (Ifsttar, Université Lyon 1)2005-2008	              Master Mécanique, Énergétique, Génie Civil et Acoustique – ENS Cachanet INSA Lyon, spécialité Génie Mécanique	2006-2007	              Agrégation de Mécanique - ENS Cachan. Admission, classée 4e.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-...	                  Directrice de recherche – Université Gustave Eiffel (Laboratoire de Biomécanique et mécanique des chocs)2014-2024		           Maître de conférences - INSA Lyon (LaMCoS, GM, FIMI)2013-2014		           A.T.E.R. - INSA Lyon (LaMCoS, GM, FIMI)2011-2013		           Post-Doctorat - LNM (TUM, Munich, Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Biomécanique et Mécanique des Chocs UMR_T 9406 (Univ Eiffel-Univ Lyon 1)Université Gustave Eiffel, Campus de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 Avenue François Mitterrand,69675 BRON Cedex FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 78 65 68 71</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Poro-Mechanical Modeling of The Lung Parenchyma: Theoretical Modeling and Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148 (1), pp.BIO-25-1063. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4070036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Mechanical Support Parametrization to Predict the Renal Ostia Displacement Induced by Tools Insertion in EVAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mozahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Esneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (7), pp.e70059. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.70059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid–structure–growth modeling in ascending aortic aneurysm: capability to reproduce a patient case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Escrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (2), pp.405-422. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-024-01915-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of decision support tools by model order reduction for active endovascular navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 161, pp.103080. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2025.103080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858565v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite strain micro-poro-mechanics: Formulation and compared analysis with macro-poro-mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.113354. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aortic roadmapping during EVAR: a combined FEM-EM tracking feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Emendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir A. Tangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Havard Ulsaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reidar Brekken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-024-03187-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element simulation of peripheral artery percutaneous transluminal angioplasty to evaluate the procedure outcome without stent implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.e3685. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Mechanical Boundary Conditions for a Patient-Specific Thoracic Aorta Model Including the Heart Motion Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Sensale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (11), pp.3248-3259. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3287680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ultrasound elastography, magnetic resonance elastography and finite element model to quantify nonlinear shear modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garteiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard van Beers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (20), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/acf98c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of shape-based features ability to predict the ascending aortic aneurysm growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1125931. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2023.1125931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided shape features extraction and regression models for predicting the ascending aortic aneurysm growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 162, pp.107052. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time simulation of the transplanted tooth using model order reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhilde Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1201177. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2023.1201177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multi-curve active catheterization for endovascular navigation to complex targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 140, pp.111147. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue of the VPH2020 Conference: “Virtual Physiological Human: When Models, Methods and Experiments Meet the Clinic”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Vignon-Clémentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul I. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (5), pp.483-484. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-022-02943-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Surgical Tools for Specific Endovascular Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-022-00612-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wave propagation through interfaces using the extended finite element method for magnetic resonance elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanshangze Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiène Hamila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (5), pp.3481-3495. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0011392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of balloon design, plaque material composition, and balloon sizing on acute post angioplasty outcomes: An implicit finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (8), pp.e03499. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical elastography: tracking surface waves with digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zorgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (5), pp.055007. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of nonlinear transient elastography: finite element model for the propagation of shear waves in homogeneous soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A selective mass scaling method for shear wave propagation analyses in nearly incompressible materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (2), pp.155 - 173. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Finite-Element Simulation of the Insertion of Guidewire During an EVAR Procedure: Guidewire Position Prediction Validation on 28 Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (5), pp.1057-1066. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2016.2587362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofidelic Abdominal Aorta Phantom: Cross-Over Preliminary Study Using UltraSound and Digital Image Stereo-Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Walter-Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bou-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.238-244. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of the insertion of guidewires during an EVAR procedure: example of a complex patient case, a first step toward patient-specific parameterized models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dumenil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (7), pp.e02716. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of clinically relevant indicators for EVAR using patient-specific finite element simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1, SI), pp.1950-1951. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical identification method for the non-linear viscoelastic compressible behavior of soft tissue using uniaxial tensile tests and image registration – Application to rat lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.360-374. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of two homogenization methods using a damage model for a fibrous membrane, based on the fibers' fracture process at the microscale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the nonlinear behaviour and the failure of human liver capsule through inflation tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (8), pp.1572 - 1581. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of liver capsule through uniaxial quasi-static tensile tests until failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (11), pp.2221-2227. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and histology of lung tissue from ARDS animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-element-assisted design of a bulge inflation experiment to reproduce the anisotropic in-vivo tensions in the ascending aorta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of stress and elasticity of the abdominal wall from in-vivo breathing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Joppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBBE - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du module de Young d’une corde élastique vibrante par élastographie optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Turquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the surgical technique on the biomechanical response of the repaired abdominal wall evaluated on a physical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beausseron-Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle micro-poro-mécanique du parenchyme pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehr Tayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-poro-mechanical model of the lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF THE MITRAL VALVE REPAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigeon Tévy Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Congress of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Yamoussoukro, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study assessing Implicit Solver limits for a generic FEM Simulation of PTA without stent deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Haigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 45th Annual International Conference of the IEEE Engineering in Medicine & Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/embc40787.2023.10340874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la navigation endovasculaire vers des cibles complexes par cathétérisme actif multi-courbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microscopic properties on the homogenized linear poroelastic behavior of lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBE 2022 - 7th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monolithic formulation of fluid-structure interaction for the co-simulation: Application to the piston problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computational Methods for Coupled Problems in Science and Engineering, COUPLED PROBLEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelone, Spain. pp.308-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order modeling of an active multi-curve guidewire for endovascular surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Metz, France. pp.S23 - S24, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1811497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of angioplasty balloon sizing on acute post-procedural outcomes: a Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual International Conference of the IEEE-Engineering-in-Medicine-and-Biology-Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.2536-2539, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9176740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI-Cuticle, an interdisciplinary team-project on the biomimetics of insect Cuticle: the case study of the hemipteran stylet — a chitin-protein polymeric assemblage and an articulated biosyringe &amp; drilling micro-engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bareggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'2020, GDR 2088 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monolithic formulation of fluid-structure interaction for the co-simulation: application to the piston problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Conference on Computational Methods for Coupled Problems in Science and Engineering COUPLED PROBLEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sitges, Spain. pp.308-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocol to evaluate lung parenchyma properties under inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pallière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nans Biboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une simulation numérique élastoplastique de la dilatation d'une artère sténosée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Al-Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a patient-specific simulation of the balloon angioplasty treatment technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Al-Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formulation monolithique d'interaction fluide-structure pour la co-simulation appliquée au piston 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary insects, extraordinary properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'Expo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'élastographie transitoire non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'élastographie transitoire non linéaire: modèle d'éléments finis pour la propagation des ondes de cisaillement dans les tissus mous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical elastography: elastic property estimation by tracking surface waves with Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zorgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Abdul-Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2017 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of non linear transient elastography: finite element model for the propagation of shear waves in soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational and Mathematical Biomedical Engineering - CMBE2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONTAGE EXPERIMENTAL BIOFIDELE D'AORTE ABDOMINALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Walter-Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a nitinol stent-graft to simulate its deployement in an abdominal aortic aneurysm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique a rupture des tissus hépatiques pour la prédiction des lacérations superficielles du foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jayyosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d'homogénéisation pour un stent en cas de d'AAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element simulation of the insertion of guidewires during an EVAR procedure: towards clinically relevant indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de la propagation d'onde de cisaillement dans un milieu quasi incompressible non linéaire : application à l'élastographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la propagation d'ondes dans un solide mou pour l'élastographie ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model for nonlinear shear wave propagation in nearly- incompressible soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element simulation of the insertion of guidewires during an EVAR procedure: towards clinically relevant indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF WAVE PROPAGATION IN SOFT SOLID FOR ULTRASOUND ELASTOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of bra wear during running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cornolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Morestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific simulation of tools insertion before stent-graft deployment during EVAR and results comparison to 3D introperative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dumenil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the biological origin of the liver on the constitutive and failure properties of the hepatic parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Society of Biomechanics (ISB2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical description of biological fibrous tissue failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Physiological Human </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of biological fibrous tissue failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Porcine And Human Liver Tissues Microstructure And Failure Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMOBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Clearwater Beach (Floride), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétique, l’imitation sans limitation @ INSA-Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Voïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSA-Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la rupture des tissus hépatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. INSA de Lyon, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011ISAL0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00701532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aline Bel-Brunon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abrunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2398-9064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161183069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janv 2021	               Habilitation à Diriger des Recherches – ED MEGA, INSA Lyon2008-2011 	            Doctorat en Mécanique - LaMCoS (INSA Lyon) et LBMC (Ifsttar, Université Lyon 1)2005-2008	              Master Mécanique, Énergétique, Génie Civil et Acoustique – ENS Cachanet INSA Lyon, spécialité Génie Mécanique	2006-2007	              Agrégation de Mécanique - ENS Cachan. Admission, classée 4e.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-...	                  Directrice de recherche – Université Gustave Eiffel (Laboratoire de Biomécanique et mécanique des chocs)2014-2024		           Maître de conférences - INSA Lyon (LaMCoS, GM, FIMI)2013-2014		           A.T.E.R. - INSA Lyon (LaMCoS, GM, FIMI)2011-2013		           Post-Doctorat - LNM (TUM, Munich, Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Biomécanique et Mécanique des Chocs UMR_T 9406 (Univ Eiffel-Univ Lyon 1)Université Gustave Eiffel, Campus de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 Avenue François Mitterrand,69675 BRON Cedex FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 78 65 68 71</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Poro-Mechanical Modeling of The Lung Parenchyma: Theoretical Modeling and Parameters Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148 (1), pp.BIO-25-1063. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4070036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Mechanical Support Parametrization to Predict the Renal Ostia Displacement Induced by Tools Insertion in EVAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mozahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Esneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (7), pp.e70059. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.70059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid–structure–growth modeling in ascending aortic aneurysm: capability to reproduce a patient case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Escrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (2), pp.405-422. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-024-01915-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of decision support tools by model order reduction for active endovascular navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 161, pp.103080. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2025.103080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858565v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite strain micro-poro-mechanics: Formulation and compared analysis with macro-poro-mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 317, pp.113354. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aortic roadmapping during EVAR: a combined FEM-EM tracking feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Emendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir A. Tangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Havard Ulsaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reidar Brekken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-024-03187-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ultrasound elastography, magnetic resonance elastography and finite element model to quantify nonlinear shear modulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garteiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard van Beers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (20), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/acf98c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element simulation of peripheral artery percutaneous transluminal angioplasty to evaluate the procedure outcome without stent implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.e3685. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Mechanical Boundary Conditions for a Patient-Specific Thoracic Aorta Model Including the Heart Motion Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Sensale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (11), pp.3248-3259. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2023.3287680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of shape-based features ability to predict the ascending aortic aneurysm growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1125931. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2023.1125931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided shape features extraction and regression models for predicting the ascending aortic aneurysm growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Geronzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Martinez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 162, pp.107052. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.107052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time simulation of the transplanted tooth using model order reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhilde Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1201177. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2023.1201177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multi-curve active catheterization for endovascular navigation to complex targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Szewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 140, pp.111147. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue of the VPH2020 Conference: “Virtual Physiological Human: When Models, Methods and Experiments Meet the Clinic”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Vignon-Clémentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul I. Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (5), pp.483-484. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-022-02943-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Surgical Tools for Specific Endovascular Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13239-022-00612-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676019v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of wave propagation through interfaces using the extended finite element method for magnetic resonance elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanshangze Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiène Hamila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151 (5), pp.3481-3495. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0011392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of balloon design, plaque material composition, and balloon sizing on acute post angioplasty outcomes: An implicit finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (8), pp.e03499. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical elastography: tracking surface waves with digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zorgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abdul Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (5), pp.055007. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ab0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of nonlinear transient elastography: finite element model for the propagation of shear waves in homogeneous soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Specific Finite-Element Simulation of the Insertion of Guidewire During an EVAR Procedure: Guidewire Position Prediction Validation on 28 Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (5), pp.1057-1066. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2016.2587362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A selective mass scaling method for shear wave propagation analyses in nearly incompressible materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109 (2), pp.155 - 173. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofidelic Abdominal Aorta Phantom: Cross-Over Preliminary Study Using UltraSound and Digital Image Stereo-Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Walter-Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bou-Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.238-244. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of the insertion of guidewires during an EVAR procedure: example of a complex patient case, a first step toward patient-specific parameterized models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dumenil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (7), pp.e02716. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of clinically relevant indicators for EVAR using patient-specific finite element simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1, SI), pp.1950-1951. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical identification method for the non-linear viscoelastic compressible behavior of soft tissue using uniaxial tensile tests and image registration – Application to rat lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.360-374. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of two homogenization methods using a damage model for a fibrous membrane, based on the fibers' fracture process at the microscale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the nonlinear behaviour and the failure of human liver capsule through inflation tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (8), pp.1572 - 1581. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of liver capsule through uniaxial quasi-static tensile tests until failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (11), pp.2221-2227. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2010.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the surgical technique on the biomechanical response of the repaired abdominal wall evaluated on a physical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beausseron-Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and histology of lung tissue from ARDS animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bruna-Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-element-assisted design of a bulge inflation experiment to reproduce the anisotropic in-vivo tensions in the ascending aorta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of stress and elasticity of the abdominal wall from in-vivo breathing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Joppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBBE - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du module de Young d’une corde élastique vibrante par élastographie optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Turquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle micro-poro-mécanique du parenchyme pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehr Tayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study assessing Implicit Solver limits for a generic FEM Simulation of PTA without stent deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Haigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 45th Annual International Conference of the IEEE Engineering in Medicine & Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/embc40787.2023.10340874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-poro-mechanical model of the lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF THE MITRAL VALVE REPAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigeon Tévy Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Congress of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Yamoussoukro, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microscopic properties on the homogenized linear poroelastic behavior of lung parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Manoochehrtayebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMBE 2022 - 7th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la navigation endovasculaire vers des cibles complexes par cathétérisme actif multi-courbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arif Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monolithic formulation of fluid-structure interaction for the co-simulation: Application to the piston problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computational Methods for Coupled Problems in Science and Engineering, COUPLED PROBLEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelone, Spain. pp.308-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order modeling of an active multi-curve guidewire for endovascular surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Badrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahiene Hamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Metz, France. pp.S23 - S24, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1811497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of angioplasty balloon sizing on acute post-procedural outcomes: a Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual International Conference of the IEEE-Engineering-in-Medicine-and-Biology-Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.2536-2539, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9176740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI-Cuticle, an interdisciplinary team-project on the biomimetics of insect Cuticle: the case study of the hemipteran stylet — a chitin-protein polymeric assemblage and an articulated biosyringe &amp; drilling micro-engine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trombotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alcouffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bareggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'2020, GDR 2088 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une simulation numérique élastoplastique de la dilatation d'une artère sténosée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Al-Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental protocol to evaluate lung parenchyma properties under inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pallière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nans Biboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monolithic formulation of fluid-structure interaction for the co-simulation: application to the piston problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Conference on Computational Methods for Coupled Problems in Science and Engineering COUPLED PROBLEMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sitges, Spain. pp.308-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a patient-specific simulation of the balloon angioplasty treatment technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Al-Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formulation monolithique d'interaction fluide-structure pour la co-simulation appliquée au piston 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary insects, extraordinary properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomim'Expo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'élastographie transitoire non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'élastographie transitoire non linéaire: modèle d'éléments finis pour la propagation des ondes de cisaillement dans les tissus mous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical elastography: elastic property estimation by tracking surface waves with Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zorgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Abdul-Ghafour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2017 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of non linear transient elastography: finite element model for the propagation of shear waves in soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational and Mathematical Biomedical Engineering - CMBE2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONTAGE EXPERIMENTAL BIOFIDELE D'AORTE ABDOMINALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Walter-Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of a nitinol stent-graft to simulate its deployement in an abdominal aortic aneurysm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique a rupture des tissus hépatiques pour la prédiction des lacérations superficielles du foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jayyosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element model for nonlinear shear wave propagation in nearly- incompressible soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de la propagation d'onde de cisaillement dans un milieu quasi incompressible non linéaire : application à l'élastographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element simulation of the insertion of guidewires during an EVAR procedure: towards clinically relevant indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique d'homogénéisation pour un stent en cas de d'AAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de la Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la propagation d'ondes dans un solide mou pour l'élastographie ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific finite element simulation of the insertion of guidewires during an EVAR procedure: towards clinically relevant indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF WAVE PROPAGATION IN SOFT SOLID FOR ULTRASOUND ELASTOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Catheline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational and Mathematical Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific simulation of tools insertion before stent-graft deployment during EVAR and results comparison to 3D introperative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Kaladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dumenil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of bra wear during running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cornolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Morestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the biological origin of the liver on the constitutive and failure properties of the hepatic parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyere-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Congress of the International Society of Biomechanics (ISB2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical description of biological fibrous tissue failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Physiological Human </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of biological fibrous tissue failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Porcine And Human Liver Tissues Microstructure And Failure Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bruyère-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMOBT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Clearwater Beach (Floride), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimétique, l’imitation sans limitation @ INSA-Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Voïta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bel-Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INSA-Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la rupture des tissus hépatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Brunon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. INSA de Lyon, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011ISAL0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00701532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="956B8E92"/>
+    <w:nsid w:val="5469AFD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abrunon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2398-9064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161183069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehrtayebi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mozahem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chastre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esneault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Yan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez-Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geronzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escrig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-024-01915-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858565v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Szewczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103080" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113354" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Emendi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir A. Tangen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Di Giovanni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Ulsaker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidar Brekken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03187-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Silvestro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3685" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sensale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3287680" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Page" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etaix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acf98c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1125931" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Jacobs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1201177" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lescanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111147" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Vignon-Cl&#233;mentel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I. Barakat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bel-Brunon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-02943-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676019v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Even" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-022-00612-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshangze Du" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3499" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lescanne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab0141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catheline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5276" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gindre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2587362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684548v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Meier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walter-Le Berre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.07.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumenil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2716" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3CDRHGV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gindre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combescure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haigron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069552" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kehl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uhlig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Wall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.09.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789316v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.10.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.12.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-231X0P4X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ9FRH8H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bruna-Rosso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448745v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Joppin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#232;ge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365846v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayuan Zhu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gregoire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turquier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Fadil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beausseron-Valentin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehr Tayebi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel Brunon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712866v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pigeon T&#233;vy Julie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haigron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc40787.2023.10340874" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717708v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712870v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badrou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811497" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9176740" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palli&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lanel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Biboulet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521395v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Al-Helou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905443v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Catheline" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rochette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899350v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zorgani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Abdul-Ghafour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lescanne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505250v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864319v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dupont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jayyosi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864310v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533418v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864237v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517306v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533699v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864330v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouten" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornolo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morestin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533261v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864300v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577078v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577085v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00701532v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0105" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abrunon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2398-9064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161183069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehrtayebi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Genet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mozahem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chastre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esneault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Yan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Ye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez-Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Geronzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escrig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-024-01915-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858565v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Badrou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Szewczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103080" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113354" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Emendi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir A. Tangen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Di Giovanni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havard Ulsaker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidar Brekken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03187-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Page" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etaix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acf98c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Silvestro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sensale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3287680" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1125931" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107052" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Jacobs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1201177" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lescanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111147" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Vignon-Cl&#233;mentel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chapelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I. Barakat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bel-Brunon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-022-02943-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676019v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Even" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13239-022-00612-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshangze Du" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3499" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lescanne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab0141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864359v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Catheline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2901" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gindre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2587362" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5276" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684548v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Meier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walter-Le Berre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bou-Sa&#239;d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.07.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumenil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2716" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3CDRHGV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gindre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combescure" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haigron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069552" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kehl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uhlig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Wall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.09.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789316v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.10.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.12.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-231X0P4X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2010.03.038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ9FRH8H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Fadil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beausseron-Valentin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448907v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bruna-Rosso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448917v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448745v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Joppin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#232;ge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Masson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayuan Zhu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gregoire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Turquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Manoochehr Tayebi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel Brunon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haigron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc40787.2023.10340874" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712866v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362499v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pigeon T&#233;vy Julie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712870v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717708v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badrou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811497" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9176740" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521395v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Al-Helou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525866v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palli&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lanel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Biboulet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890663v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905443v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Catheline" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rochette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899350v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zorgani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Abdul-Ghafour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lescanne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505250v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864319v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dupont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jayyosi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533699v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864237v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533418v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864310v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517306v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864330v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533439v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864280v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouten" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cornolo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Morestin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864300v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577078v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577085v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00701532v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0105" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>