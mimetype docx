--- v1 (2026-03-27)
+++ v2 (2026-05-05)
@@ -534,191 +534,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet VERSPERA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ordres du roi à Jules Hardouin-Mansart, surintendant des Bâtiments. Étude d’une source protéiforme et méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gady. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux du numérique en sciences sociales et humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jules Hardouin-Mansart, le chantier infini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Passage, pp.87-99, 2020, 978-2-84742-186-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194808v1</w:t>
+                <w:t xml:space="preserve">hal-04124130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ordres du roi à Jules Hardouin-Mansart, surintendant des Bâtiments. Étude d’une source protéiforme et méconnue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet VERSPERA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jules Hardouin-Mansart, le chantier infini</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les enjeux du numérique en sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.145-158, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124130v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERSPERA - Numérisation et modélisation des plans de Versailles sous l'Ancien Régime</w:t>
               </w:r>
@@ -1729,51 +1729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verspera, du plan d’époque à la visite virtuelle : une fructueuse collaboration interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desbourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,174 +2224,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tricentenaire de la mort de Louis XIV : un bilan historiographique fécond ? (II)</w:t>
+                <w:t xml:space="preserve">Les orangeries sous Louis XIV, écrins d'une collection hors du commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Château de Versailles. De l'Ancien Régime à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.44-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124102v1</w:t>
+                <w:t xml:space="preserve">hal-04124156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les orangeries sous Louis XIV, écrins d'une collection hors du commun</w:t>
+                <w:t xml:space="preserve">Le tricentenaire de la mort de Louis XIV : un bilan historiographique fécond ? (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Château de Versailles. De l'Ancien Régime à nos jours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273 (4), pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.164.0677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124156v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique des arts et pratiques artistiques : le rôle de la surintendance des Bâtiments du roi</w:t>
               </w:r>
@@ -2476,51 +2476,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sarmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marly : architecture, usages et diffusion d'un modèle français, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crcv.11920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
@@ -2554,51 +2554,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marly, département des Bâtiments du roi, création d’un microcosme institutionnel sous Louis XIV (1679-1715)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marly : architecture, usages et diffusion d'un modèle français, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crcv.11929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
@@ -3044,51 +3044,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crcv.11895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
@@ -3195,51 +3195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7E7237E"/>
+    <w:nsid w:val="9BD9CB20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3426,51 +3426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9231-3092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ringot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660276v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4514" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194808v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3432" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124227v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3893" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarmant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Vinha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desbourdes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Priniotakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.29" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.164.0677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.11920" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.11929" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/versa.2009.900" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bentz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.11895" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9231-3092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ringot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660276v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4514" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3432" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124227v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3893" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarmant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Vinha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desbourdes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Priniotakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.29" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.164.0677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.11920" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.11929" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/versa.2009.900" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bentz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.11895" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>