--- v2 (2026-05-05)
+++ v3 (2026-06-04)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-9231-3092</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=opcXgYIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,1405 +173,1405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casse-tête à Versailles : organiser colloques et journées d’étude en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries culturelles et créatives et la Covid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Tertius, pp.53-64, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chevaux à Marly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karen Chastagnol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chevaux du roi. Les chevaux de Marly, chefs-d’œuvre de l’art équestre, cat. expo. (Louveciennes, Musée du domaine royal de Marly, 7 juin au 3 novembre 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.54-72, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture équestre à Marly, de l’utilitaire au somptuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karen Chastagnol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chevaux du roi. Les chevaux de Marly, chefs-d’œuvre de l’art équestre, cat. expo. (Louveciennes, Musée du domaine royal de Marly, 7 juin au 3 novembre 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.36-51, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuser et valoriser les actions culturelles d'une institution de recherche. Mise en place d'une stratégie digitale et participation à la Museum Week : retours d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise RICHER-ROSSI; Stéphane PATIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langues et les industries culturelles. Représentations et traductions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Orbis Tertius, p. 273-286, 2022, 978-2-36783-202-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface. Recherche et numérique : l'art et la manière du Centre de recherche du château de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francoise Richer-Rossi; Stéphane Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art et la manière. Quelques réflexions sur les industries culturelles et créatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.1-6, 2021, 9782813004093. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.4514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ordres du roi à Jules Hardouin-Mansart, surintendant des Bâtiments. Étude d’une source protéiforme et méconnue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le projet VERSPERA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jules Hardouin-Mansart, le chantier infini</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les enjeux du numérique en sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.145-158, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124130v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet VERSPERA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les ordres du roi à Jules Hardouin-Mansart, surintendant des Bâtiments. Étude d’une source protéiforme et méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gady. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux du numérique en sciences sociales et humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jules Hardouin-Mansart, le chantier infini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Passage, pp.87-99, 2020, 978-2-84742-186-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194808v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERSPERA - Numérisation et modélisation des plans de Versailles sous l'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Maisonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Versailles. Architectures rêvées 1660-1815</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.263-265, 2019, 978-2-07283-752-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un projet pour l'aile du Midi [et pour une écurie]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Maisonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Versailles. Architectures rêvées 1660-1815</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.70-73, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lepautre et les dessinateurs des Bâtiments du roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Gouzevitch; Irina Gouzévitch; Bruno Bentz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Versailles et Marly : Les jardins de Louis XIV : Les albums offerts par le duc d’Antin à Pierre Ier en 1717 [Версаль и Марли. Сады Людовика XIV..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Evropejskiy dom, pp.182-199, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de se conduire à la cour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Rondot; Daniëlle Kisluk-Grosheide. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visiteurs de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.94-95, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le convoy et la pompe funèbre de [...] Charles duc de Berry [...]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les pompes funèbres de [...] Louis dauphin de France et de [...] Marie-Adélaïde de Savoye [...]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Sabatier; Béatrix Saule. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le roi est mort. Louis XIV - 1715</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tallandier, pp.230, 2015</w:t>
+              <w:t xml:space="preserve">, Tallandier, pp.228, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124207v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pompes funèbres de [...] Louis dauphin de France et de [...] Marie-Adélaïde de Savoye [...]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le convoy et la pompe funèbre de [...] Charles duc de Berry [...]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Sabatier; Béatrix Saule. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le roi est mort. Louis XIV - 1715</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tallandier, pp.228, 2015</w:t>
+              <w:t xml:space="preserve">, Tallandier, pp.230, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124201v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur de l’administration des Bâtiments du Roi. André Le Nôtre, contrôleur général (1657-1700)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Bouchenot-Déchin; Georges Farhat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Le Nôtre en perspectives, 1613-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hazan, pp.50-51, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hardouin-Mansart : architecte célèbre mais surintendant des Bâtiments Louis XIV oublié (1699-1708)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurice Hamon; Ange Rovère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être reconnu en son temps personnalités et notables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions électroniques du CTHS, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commis de la surintendance des Bâtiments du roi sous Jules Hardouin-Mansart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Duma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de nobles et de Bourgeois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.97-112, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.3893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La surintendance des Bâtiments du roi sous Jules Hardouin-Mansart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sarmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gady. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules Hardouin-Mansart (1646-1708)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Maison des Sciences de l’Homme, pp.59-68, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au service du roi (1675-1708). Une carrière exceptionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sarmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gady. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules Hardouin-Mansart (1646-1708)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Maison des Sciences de l’Homme, pp.21-31, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1560,1368 +1581,1368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets d'installation pour les globes de Coronelli au château de Versailles de 1914 à 1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marly, art et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, p. 39-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cercle vertueux des ressources documentaires du Centre de recherche du château de Versailles : l’exemple du projet VERSPERA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu da Vinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 144, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verspera, du plan d’époque à la visite virtuelle : une fructueuse collaboration interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desbourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Priniotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Swaileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revuehn.3444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes à Marly sous Louis XIV : statut, place et rôle durant les séjours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marly, art et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.05-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Heinich Dans la pensée de Norbert Elias Paris, Cnrs Éditions, 2015, 159 p. - Claire Pagès Elias Paris, Les Belles Lettres, 2017, 283 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (2), pp.472-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ahss.2020.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marly : du projet à la réalité (1679-1686)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marly, art et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.17-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drouard, un rocailleur au service des jardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Château de Versailles. De l'Ancien Régime à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31, pp.53-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le département de la Machine de Marly (1683-1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marly, art et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.05-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les orangeries sous Louis XIV, écrins d'une collection hors du commun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le tricentenaire de la mort de Louis XIV : un bilan historiographique fécond ? (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Château de Versailles. De l'Ancien Régime à nos jours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273 (4), pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.164.0677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124156v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tricentenaire de la mort de Louis XIV : un bilan historiographique fécond ? (II)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les orangeries sous Louis XIV, écrins d'une collection hors du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Château de Versailles. De l'Ancien Régime à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.44-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124102v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique des arts et pratiques artistiques : le rôle de la surintendance des Bâtiments du roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 190, pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sire, Marly ? » : usages et étiquette de Marly et de Versailles sous le règne de Louis XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sarmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marly : architecture, usages et diffusion d'un modèle français, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crcv.11920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marly, département des Bâtiments du roi, création d’un microcosme institutionnel sous Louis XIV (1679-1715)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marly : architecture, usages et diffusion d'un modèle français, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crcv.11929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pavage de marbre de la Chapelle royale du château de Versailles (1708-1710). Le dernier chantier de Jules Hardouin-Mansart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Versalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (1), pp.179-196. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/versa.2009.900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rigaud et les recueils des maisons royales de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 224, pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Hardouin-Mansart à Marly, côté cour et côté jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marly, art et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2, pp.05-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acquisition des terrains de l'Abreuvoir par Louis XIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marly, art et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2931,203 +2952,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins de Louis XIV à Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Château de Versailles. De l'Ancien Régime à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HS8, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marly : architecture, usages et diffusion d'un modèle français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crcv.11895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3195,51 +3216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BD9CB20"/>
+    <w:nsid w:val="887CDD21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3426,51 +3447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9231-3092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ringot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660276v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4514" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3432" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124227v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3893" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarmant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Vinha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desbourdes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Priniotakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.29" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.164.0677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.11920" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.11929" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/versa.2009.900" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bentz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.11895" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9231-3092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=opcXgYIAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ringot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660276v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3432" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3893" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarmant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Vinha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desbourdes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Priniotakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3444" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Leroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.29" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.164.0677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.11920" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.11929" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/versa.2009.900" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bentz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.11895" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>