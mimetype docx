--- v0 (2026-03-29)
+++ v1 (2026-05-10)
@@ -66,2918 +66,4199 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Control for PVTOL Stabilization based on Nested Saturation Functions</w:t>
+                <w:t xml:space="preserve">Real-Time Software Architecture for Pid Angle Control in Experimental Pvtol Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anai Camacho Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Lara Alabazares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaí Camacho Luna</w:t>
+                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jesus Namigte Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jair Galicia Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">IEEE Mexican International Conference on Computer Science, Encuentro Nacional de Computación, ENC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Orizaba, Veracruz, Mexico. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ENC68268.2025.11311874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05256034v1</w:t>
+                <w:t xml:space="preserve">hal-05570369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of LMI solvers for robust control of a DC-DC boost converter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Model-Free Control of the PVTOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Tzitzihua García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anai Camacho Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara Alabazares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bosche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04264363v1</w:t>
+              <w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Time Adaptive SMC for UAV Trajectory Tracking Under Unknown Disturbances and Actuators Constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification Based Hammerstein-Wiener Neural Network for Propeller Pendulum PID control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjiba Terki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jesús Namigtle Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Martínez Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lara Alabazares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04158416v1</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Engineering Veracruz (ICEV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Boca del Rio, Mexico. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEV63254.2024.10766040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric-Planner for Visual Path Following</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Pegard</w:t>
+                <w:t xml:space="preserve">PDFL+I Control for the Pendu-copter stabilization: Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Martínez Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara Alabazares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lara Alabazares</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anai Camacho Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02955520v1</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Engineering Veracruz (ICEV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Boca del Rio, Mexico. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEV63254.2024.10765943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrotor UAV attitude stabilization using fuzzy robust control</w:t>
+                <w:t xml:space="preserve">Bounded Smooth Functions Based Control to Stabilize the PVTOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anai Camacho Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Lara Alabazares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Tzitzihua García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">2024 International Conference on Electrical, Computer and Energy Technologies (ICECET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191267v1</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECET61485.2024.10698303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy State Feedback for Attitude Stabilization of Quadrotor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Integral Sliding Mode Control for Constrained Quadrotor Trajectory Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelil Sidi Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjiba Terki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Torres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Pégard</w:t>
+                <w:t xml:space="preserve">David Lara-Alabazares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01280122v1</w:t>
+              <w:t xml:space="preserve">2023 31st Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Limassol, France. pp.612-617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Controllers for a UAV with Integral Effect and Kalman Estimator: By Bessel Polynomials and LQR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the programming language used to solve a LMI problem on the fault resilience of cyber-physical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Nabour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara-Alabazares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01280173v1</w:t>
+              <w:t xml:space="preserve">Automation, Robotics &amp; Communications for Industry 4.0 / 5.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Chamonix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Analysis Techniques Applied to a Mini Aircraft.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Romero</w:t>
+                <w:t xml:space="preserve">Ros-Gazebo Based Virtual PVTOL Experimental Platform to Validate Control Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tzitzihua García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anai Camacho Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Lara Alabazares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Arguijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics and Materials</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01280201v1</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Engineering Veracruz (ICEV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Boca del Río, Veracruz, Mexico. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEV59168.2023.10329715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness margin for attitude control of a four-rotor mini-rotorcraft: Case of study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Altitude and Attitude Quadrotor Control based on Adaptive Sliding Mode Controller with Input Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelil Sidi Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjiba Terki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lara</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00449928v1</w:t>
+              <w:t xml:space="preserve">2022 30TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece. pp.456-461, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Nonlinear Embedded Control for an Autonomous Quad-Rotor Helicopter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Lozano</w:t>
+                <w:t xml:space="preserve">Planificateur Photométrique pour Suivi de Chemin Visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Alejandro Rodríguez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara-Alabazares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00449904v1</w:t>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Control System for a Four Rotor UAV</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+                <w:t xml:space="preserve">Photometric Path Planning for Vision-Based Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara Alabazares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (2-3), pp.189-204. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimum-Energy Path Generation for a Quadrotor UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Morbidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276199v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic collaboration of far-infrared and visible spectrum for human detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Potelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Conference on Pattern Recognition (ICPR 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.698-703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estabilización Visual de un Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Romero Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso de Instrumentacion, SOMI XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Durango, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low cost X4 platform to study control algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara Alabazares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.940⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gerardo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00450022v1</w:t>
+                <w:t xml:space="preserve">Daniela Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, ORLANDO,Florida, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On board System for flight control of a small UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Automation Congress (WAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Puerto Vallarta, Mexico, France. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ground Station Design for a UAV Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ibarra Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dominguez Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara Alabazares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Romero Galván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International congress on Instrumentation and Application Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Puebla,Mexico, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust Control Design for a Class of Unmanned Aerial Vehicle with Parametric Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alfredo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hungary. pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust Control Design based on Sliding Mode Control for Hover Flight of a Mini Tail-Sitter Unmmanned Aerial Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alfredo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Industrial Electronics Conference (IECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitude Stabilization in Hover Flight of a Mini Tail-Sitter UAV with Variable Pitch Propeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alfredo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-Time Embedded Control System for VTOL Aircrafts : Application to Stabilize a Quad-Rotor Helicopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanchez Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCA/CACS/ISIC 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the programming language used to solve a LMI problem on the fault resilience of cyber-physical systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bosche</w:t>
+                <w:t xml:space="preserve">Fuzzy Control for PVTOL Stabilization based on Nested Saturation Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara Alabazares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lara-Alabazares</w:t>
+                <w:t xml:space="preserve">Eduardo Tzitzihua García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaí Camacho Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation, Robotics &amp; Communications for Industry 4.0 / 5.0</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04264440v1</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3608948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planificateur Photométrique pour Suivi de Chemin Visuel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparison of LMI solvers for robust control of a DC-DC boost converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lara-Alabazares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03339788v1</w:t>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 261 (2), pp.46-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric Path Planning for Vision-Based Navigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Finite Time Adaptive SMC for UAV Trajectory Tracking Under Unknown Disturbances and Actuators Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelil Sidi Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjiba Terki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lara Alabazares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02492459v1</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.66177-66193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3291347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic collaboration of far-infrared and visible spectrum for human detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Anti-saturation Finite Time Adaptive Altitude Quadrotor Control Under Unknown Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelil Sidi Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najiba Terki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Pattern Recognition (ICPR 2016) </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01711411v1</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (22), pp.287-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.03.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum-Energy Path Generation for a Quadrotor UAV</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Lara</w:t>
+                <w:t xml:space="preserve">Photometric-Planner for Visual Path Following</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara Alabazares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01276199v2</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.11310-11317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3027848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estabilización Visual de un Quadrotor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Quadrotor UAV attitude stabilization using fuzzy robust control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara Alabazares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Torres Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Romero Galvan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso de Instrumentacion, SOMI XXX</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01270425v1</w:t>
+              <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.014233122110025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01423312211002588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost X4 platform to study control algorithms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust control of wind turbines based on fractional nonlinear disturbance observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Jonathan Muñoz-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Parra-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Sánchez-Orta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Romero-Galván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara-Alabazares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01280364v1</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.1801-1810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.2067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On board System for flight control of a small UAV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Fuzzy State Feedback for Attitude Stabilization of Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Pegard</w:t>
+                <w:t xml:space="preserve">Claude Pégard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Automation Congress (WAC)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01280315v1</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/61934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Station Design for a UAV Monitoring</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of Controllers for a UAV with Integral Effect and Kalman Estimator: By Bessel Polynomials and LQR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslao E. Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arredondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International congress on Instrumentation and Application Sciences</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01280357v1</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Design for a Class of Unmanned Aerial Vehicle with Parametric Uncertainty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Robust Control Analysis Techniques Applied to a Mini Aircraft.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Florida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara Alabazares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00449915v1</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Design based on Sliding Mode Control for Hover Flight of a Mini Tail-Sitter Unmmanned Aerial Vehicle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Robustness margin for attitude control of a four-rotor mini-rotorcraft: Case of study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K.C. Wong</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industrial Electronics Conference (IECON)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00486233v1</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2009.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude Stabilization in Hover Flight of a Mini Tail-Sitter UAV with Variable Pitch Propeller</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Real-Time Nonlinear Embedded Control for an Autonomous Quad-Rotor Helicopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Kendoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00448754v1</w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (4), pp.1049-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.27882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Embedded Control System for VTOL Aircrafts : Application to Stabilize a Quad-Rotor Helicopter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Embedded Control System for a Four Rotor UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Escareno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Lozano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCA/CACS/ISIC 06</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01139221v1</w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (2-3), pp.189-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3124,51 +4405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05256034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara Alabazares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tzitzihua Garc&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#237; Camacho Luna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3608948" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264363v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara-Alabazares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Sidi Brahim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Terki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3291347" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pegard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3027848" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Romero Galvan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211002588" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Romero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61934" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao E. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ibarra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arredondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibarra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Florida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449928v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Guerrero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.11.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T2PQK6K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.27882" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salazar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.940" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LC2680T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264440v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Nabour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Potelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276199v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Cano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Flores" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibarra P&#233;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dominguez Cruz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romero Galv&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfredo Guerrero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Wong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448754v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Anand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anai Camacho Luna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara Alabazares" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Namigte Jimenez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair Galicia Santiago" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC68268.2025.11311874" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04618278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tzitzihua Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553880" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04813645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Namigtle Jim&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mart&#237;nez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pegard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEV63254.2024.10766040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04813653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEV63254.2024.10765943" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04729693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET61485.2024.10698303" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Sidi Brahim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Terki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara-Alabazares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185682" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Nabour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04520428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tzitzihua Garc&#237;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arguijo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEV59168.2023.10329715" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837256" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276199v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Cano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blondel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Potelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Romero Galvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Romero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Flores" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ibarra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sanchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibarra P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dominguez Cruz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Romero Galv&#225;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfredo Guerrero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Wong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448754v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Anand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05256034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#237; Camacho Luna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3608948" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3291347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04102181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Terki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3027848" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211002588" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Jonathan Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Parra-Vega" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand S&#225;nchez-Orta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Romero-Galv&#225;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280122v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61934" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao E. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arredondo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibarra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Florida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Guerrero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.11.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T2PQK6K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.27882" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salazar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.940" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4LC2680T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>