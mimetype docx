--- v0 (2026-03-14)
+++ v1 (2026-04-17)
@@ -720,208 +720,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Établissements ruraux, occupation du sol et systèmes agraires de l’Antiquité tardive dans le nord de la Gaule : quelques remarques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remarques sur la circulation monétaire dans les campagnes à la fin de l’Antiquité en Gaule de l’Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Durost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benoit Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Martin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Méthodes d’analyse des différents paysages ruraux dans le nord-est de la Gaule romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Reddé Michel, pp.261-281, 2016</w:t>
+              <w:t xml:space="preserve">Monnaies et monétarisation dans les campagnes de la Gaule du Nord et de l'Est, de l'âge du Fer à l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 91, Ausonius éditions, pp.159-180, 2016, Scripta Antiqua, 9782356131737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01272645v1</w:t>
+                <w:t xml:space="preserve">hal-01852672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarques sur la circulation monétaire dans les campagnes à la fin de l’Antiquité en Gaule de l’Est</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Établissements ruraux, occupation du sol et systèmes agraires de l’Antiquité tardive dans le nord de la Gaule : quelques remarques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Filipiak</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Durost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monnaies et monétarisation dans les campagnes de la Gaule du Nord et de l'Est, de l'âge du Fer à l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 91, Ausonius éditions, pp.159-180, 2016, Scripta Antiqua, 9782356131737</w:t>
+              <w:t xml:space="preserve"> Méthodes d’analyse des différents paysages ruraux dans le nord-est de la Gaule romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reddé Michel, pp.261-281, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852672v1</w:t>
+                <w:t xml:space="preserve">halshs-01272645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autun, la fouille du faubourg d’Arroux. Les trésors et monnaies perdues</w:t>
               </w:r>
@@ -2961,51 +2961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morize" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/69328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.69328" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capedeville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filipiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazimann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3322" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mazimann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lagorsse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morize" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569560v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/69328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.69328" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capedeville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Filipiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mazimann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3322" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mazimann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lagorsse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>