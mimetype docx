--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -3035,204 +3035,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tester efficacement la T-intervalle connexité dans les graphes dynamiques</w:t>
+                <w:t xml:space="preserve">JBotSim: a Tool for Fast Prototyping of Distributed Algorithms in Dynamic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph G. Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+              <w:t xml:space="preserve">Eighth EAI International Conference on Simulation Tools and Techniques (SIMUTOOLS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147110v1</w:t>
+                <w:t xml:space="preserve">hal-01472926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JBotSim: a Tool for Fast Prototyping of Distributed Algorithms in Dynamic Networks</w:t>
+                <w:t xml:space="preserve">Tester efficacement la T-intervalle connexité dans les graphes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yessin M. Neggaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph G. Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth EAI International Conference on Simulation Tools and Techniques (SIMUTOOLS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472926v1</w:t>
+                <w:t xml:space="preserve">hal-01147110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Connectivity Model for Agreement in Dynamic Systems</w:t>
               </w:r>
@@ -6429,51 +6429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Houzelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491886v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.08.008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M Neggaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Peters" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9876-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Robson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barjon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael M Robson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2018.10.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0517-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Flocchini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Santoro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Yamashita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.04.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054115500288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jedda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Vincent Jourdan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouftah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bouchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trugeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913512162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiya Nayak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.09.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Quattrociocchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2012.668546" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Schoeters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Corsini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Peters" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yessin Neggaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72050-0_19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G Peters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53426-7_2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Calzado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lafuente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Larrea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376701v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pign&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854266v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chomienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477755v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barr&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Zitoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Houzelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491886v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.08.008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M Neggaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Peters" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9876-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Robson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barjon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael M Robson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2018.10.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0517-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Flocchini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Santoro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Yamashita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.04.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054115500288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jedda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Vincent Jourdan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouftah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bouchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trugeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913512162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiya Nayak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.09.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Quattrociocchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2012.668546" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Schoeters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Corsini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Peters" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yessin Neggaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72050-0_19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G Peters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53426-7_2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Calzado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lafuente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Larrea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376701v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pign&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854266v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chomienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477755v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barr&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Zitoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>