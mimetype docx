--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -299,616 +299,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Parameters of Sequence-Based Dynamic Graphs</w:t>
+                <w:t xml:space="preserve">Counting in one-hop beeping networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Klasing</w:t>
+                <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yessin M Neggaz</w:t>
+                <w:t xml:space="preserve">John Michael Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Peters</w:t>
+                <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (3), pp.394-417. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 780, pp.20-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00224-018-9876-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872351v1</w:t>
+                <w:t xml:space="preserve">hal-02388912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting in one-hop beeping networks</w:t>
+                <w:t xml:space="preserve">Computing Parameters of Sequence-Based Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Métivier</w:t>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Michael Robson</w:t>
+                <w:t xml:space="preserve">Yessin M Neggaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akka Zemmari</w:t>
+                <w:t xml:space="preserve">Joseph Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 780, pp.20-28. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (3), pp.394-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-018-9876-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388912v1</w:t>
+                <w:t xml:space="preserve">hal-01872351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining a Distributed Spanning Forest in Highly Dynamic Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design Patterns in Beeping Algorithms: Examples, Emulation, and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Casteigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Barjon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yessin M Neggaz</w:t>
+                <w:t xml:space="preserve">John Michael M Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Computer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 264, pp.32-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2018.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883369v1</w:t>
+                <w:t xml:space="preserve">hal-01883360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Patterns in Beeping Algorithms: Examples, Emulation, and Analysis</w:t>
+                <w:t xml:space="preserve">Deterministic Leader Election Takes Θ(D + log n) Bit Rounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michael M Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (5), pp.1901-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-018-0517-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883360v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Leader Election Takes Θ(D + log n) Bit Rounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintaining a Distributed Spanning Forest in Highly Dynamic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Akka Zemmari</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Johnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yessin M Neggaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Computer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (2), pp.231-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883355v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the expressivity of time-varying graphs</w:t>
               </w:r>
@@ -1517,51 +1517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiya Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,459 +1976,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouver des spanners peu denses dans les cliques temporelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustesse des distances et du diamètre dans un réseau fragile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Casteigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Schoeters</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Peters</w:t>
+                <w:t xml:space="preserve">Timothée Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Labourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595427v1</w:t>
+                <w:t xml:space="preserve">hal-03595410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse des distances et du diamètre dans un réseau fragile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trouver des spanners peu denses dans les cliques temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Schoeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Labourel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595410v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsification techniques that preserve temporal connectivity (invited talk)</w:t>
+                <w:t xml:space="preserve">Temporal Cliques Admit Sparse Spanners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph G. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Schoeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second workshop on Algorithmic Aspects of Temporal Graphs (AATG), co-located with ICALP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th International Colloquium on Automata, Languages and Programming (ICALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Patras, Greece. pp.134:1--134:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2019.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514830v1</w:t>
+                <w:t xml:space="preserve">hal-02380356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Cliques Admit Sparse Spanners</w:t>
+                <w:t xml:space="preserve">Sparsification techniques that preserve temporal connectivity (invited talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jason Schoeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Colloquium on Automata, Languages and Programming (ICALP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second workshop on Algorithmic Aspects of Temporal Graphs (AATG), co-located with ICALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Patras, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2019.134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02380356v1</w:t>
+                <w:t xml:space="preserve">hal-02514830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouver des spanners peu denses dans les cliques temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Schoeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2585,321 +2585,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Framework for Computing Parameters of Sequence-Based Dynamic Graphs</w:t>
+                <w:t xml:space="preserve">Calcul de paramètres minimaux dans les graphes dynamiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Yessin Neggaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph G. Peters</w:t>
+                <w:t xml:space="preserve">Yessin M. Neggaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph G Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th International Colloquium on Structural Information and Communication Complexity (SIROCCO 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871305v1</w:t>
+                <w:t xml:space="preserve">hal-01517872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de paramètres minimaux dans les graphes dynamiques.</w:t>
+                <w:t xml:space="preserve">A Generic Framework for Computing Parameters of Sequence-Based Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yessin M. Neggaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph G Peters</w:t>
+                <w:t xml:space="preserve">Mohammed Yessin Neggaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph G. Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 24th International Colloquium on Structural Information and Communication Complexity (SIROCCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Porquerolles, France. pp.321-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72050-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517872v1</w:t>
+                <w:t xml:space="preserve">hal-01871305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Patterns in Beeping Algorithms (extended abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michael Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Principles of Distributed Systems (OPODIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2937,77 +2937,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic Leader Election in $O(D+\log n)$ Time with Messages of Size $O(1)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michael Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on Distributed Computing (DISC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.16-28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3123,77 +3123,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tester efficacement la T-intervalle connexité dans les graphes dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yessin M. Neggaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3348,77 +3348,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiently Testing T-Interval Connectivity in Dynamic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yessin M. Neggaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Algorithms and Complexity (CIAC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France. pp.89-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3452,103 +3452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining a Spanning Forest in Highly Dynamic Networks: The Synchronous Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yessin M. Neggaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Principles of Distributed Systems - OPODIS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Cortina d'Ampezzo, Italy. pp.277-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3573,103 +3573,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de test pour la connexité temporelle des graphes dynamiques de faible densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yessin M. Neggaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3688,312 +3688,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of network dynamics on the feasibility of distributed problems : Early results (keynote talk)</w:t>
+                <w:t xml:space="preserve">Distributed Maintenance of Anytime Available Spanning Trees in Dynamic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Jornadas de Concurrencia y Sistemas Distribuidos (JCSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Distributed Maintenance of Anytime Available Spanning Trees in Dynamic Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Poland. pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514841v1</w:t>
+                <w:t xml:space="preserve">hal-00376701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSF-UED: A Novel Time-Efficient Bluetooth Scatternet Formation algorithm based on Unnecessary Edges Deletion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of network dynamics on the feasibility of distributed problems : Early results (keynote talk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Mouftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Croatia. pp.886-891</w:t>
+              <w:t xml:space="preserve">21st Jornadas de Concurrencia y Sistemas Distribuidos (JCSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854249v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Maintenance of Anytime Available Spanning Trees in Dynamic Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BSF-UED: A Novel Time-Efficient Bluetooth Scatternet Formation algorithm based on Unnecessary Edges Deletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pigné</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Vincent Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mouftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Maintenance of Anytime Available Spanning Trees in Dynamic Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Poland. pp.99-110</w:t>
+              <w:t xml:space="preserve">18th IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Croatia. pp.886-891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376701v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: Waiting in Dynamic Networks</w:t>
               </w:r>
@@ -4094,217 +4094,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of network dynamics on the feasibility of distributed problems: an overview of early results</w:t>
+                <w:t xml:space="preserve">Expressivity of Time-Varying Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Flocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masafumi Yamashita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Jornadas de Concurrencia y Sistemas Distribuidos (JCSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Spain</w:t>
+              <w:t xml:space="preserve">Expressivity of Time-Varying Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, United Kingdom. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854298v1</w:t>
+                <w:t xml:space="preserve">hal-00846875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressivity of Time-Varying Graphs</w:t>
+                <w:t xml:space="preserve">Impact of network dynamics on the feasibility of distributed problems: an overview of early results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Masafumi Yamashita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expressivity of Time-Varying Graphs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, United Kingdom. pp.95-106</w:t>
+              <w:t xml:space="preserve">XXI Jornadas de Concurrencia y Sistemas Distribuidos (JCSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846875v1</w:t>
+                <w:t xml:space="preserve">hal-00854298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Privacy in Tripartite Interaction: A Case Study with Linguistic Minorities in Canada</w:t>
               </w:r>
@@ -4392,256 +4392,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Varying Graphs and Dynamic Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Varying Graphs and Social Network Analysis: Temporal Indicators and Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Quattrociocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Flocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicola Santoro</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Adhoc, Mobile, and Wireless Networks (ADHOC-NOW),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Germany. pp.346-359</w:t>
+              <w:t xml:space="preserve">Workshop on Social Networks And MultiAgent Systems (SNAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Leicester, United Kingdom. pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854287v1</w:t>
+                <w:t xml:space="preserve">hal-00854313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Varying Graphs and Social Network Analysis: Temporal Indicators and Metrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Varying Graphs and Dynamic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Casteigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Flocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Quattrociocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Santoro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Social Networks And MultiAgent Systems (SNAMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Leicester, United Kingdom. pp.32-38</w:t>
+              <w:t xml:space="preserve">10th International Conference on Adhoc, Mobile, and Wireless Networks (ADHOC-NOW),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Germany. pp.346-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854313v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Temporal Lags in Delay-Tolerant Networks</w:t>
               </w:r>
@@ -4843,90 +4843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et maintien d'une forêt couvrante dans un réseau dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Belle Dune, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5081,51 +5081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Topological Assumptions of Distributed Algorithms in Dynamic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afonso Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5189,51 +5189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ACM International Workshop on Mobility Management and Wireless Access (MobiWac 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Torremolinos, Spain. pp.116-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5271,51 +5271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAGRS and the Constraint Based Synchronization: a Unifying Approach to Deal With Dynamic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Wireless Algorithms, Systems and Applications (WASA'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Xi'an, China. pp.688--697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5422,51 +5422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamicity Aware Graph Relabeling Systems - A local computation-based model to describe MANet algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IASTED International Conference on Parallel and Distributed Computing Systems (PDCS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Phoenix, United States. pp.231--236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5549,51 +5549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5624,51 +5624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d'exploitation d'un modèle en couches pour la prise en compte transparente des caractéristiques de dynamicité d'un MANet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5845,177 +5845,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Algorithms in Dynamic Networks: Formal Models and Metrics</w:t>
+                <w:t xml:space="preserve">Deterministic Algorithms in Dynamic Networks: Problems, Analysis, and Algorithmic Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Flocchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865762v1</w:t>
+                <w:t xml:space="preserve">hal-00865764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Algorithms in Dynamic Networks: Problems, Analysis, and Algorithmic Tools</w:t>
+                <w:t xml:space="preserve">Deterministic Algorithms in Dynamic Networks: Formal Models and Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Flocchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865764v1</w:t>
+                <w:t xml:space="preserve">hal-00865762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The JBotSim Library</w:t>
               </w:r>
@@ -6429,51 +6429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Houzelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491886v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.08.008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M Neggaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Peters" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9876-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Robson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barjon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael M Robson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2018.10.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0517-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Flocchini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Santoro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Yamashita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.04.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054115500288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jedda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Vincent Jourdan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouftah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bouchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trugeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913512162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiya Nayak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.09.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Quattrociocchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2012.668546" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Schoeters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Corsini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380356v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Peters" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yessin Neggaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72050-0_19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G Peters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53426-7_2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Calzado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lafuente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Larrea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854249v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376701v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pign&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854266v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chomienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477755v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barr&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Zitoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04231246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Houzelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491886v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.08.008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Robson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M Neggaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Peters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9876-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael M Robson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2018.10.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0517-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barjon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Flocchini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Santoro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Yamashita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.04.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054115500288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jedda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Vincent Jourdan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mouftah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bouchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trugeon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913512162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Albert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiya Nayak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2011.09.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Quattrociocchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2012.668546" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Corsini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Schoeters" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Peters" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessin M. Neggaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G Peters" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yessin Neggaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72050-0_19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53426-7_2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Calzado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lafuente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Larrea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18173-8_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376701v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pign&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854266v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chomienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854287v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477755v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barr&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Zitoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01883384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>