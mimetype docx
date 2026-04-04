--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Christine Bronner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure cartographe CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Sage, Sociétés, acteurs, gouvernement en Europe ⋅ CNRS - Université de Strasbourg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MISHA - Maison des Sciences de l'Homme-Alsace ⋅ 5, allée du Général Rouvillois ⋅ 67000 Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous immobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">204 p., 2021, cartomob</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartograms, Anamorphic Maps: Transformed Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handling and Mapping Geographic Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-256, 2024, SCIENCES - Geography and Demography - Cartography, 9781789451610. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394325788.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartogrammes, anamorphoses : des territoires transformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-271, 2023, Encyclopédie SCIENCES : Géographie et démographie. Thème Cartographie, 9781789481617. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9161.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Mobility and Urban Form: Constancy in Visited and Represented Places as Indicators of Environmental Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marius Thériault; François Des Rosiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Urban Dynamics: Mobility, Accessibility and Real Estate Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-157, 2011, 978-1-848-21268-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations cognitives et techniques d’enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Alexandre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et Agir. Contextes psychosociologiques, psychologique, spatial et écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Le Manuscrit, pp.199-223, 2011, 978-2-304-03182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages paysagers de la ville : le paysage urbain comme régulateur des mobilités quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Wieber, T. Brossard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Lavoisier-Hermès Science, pp.287-312, 2008, collection « Information Géographique et Aménagement du Territoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et morphologie urbaine : les constantes paysagères des lieux fréquentés et représentés comme indicateurs des valeurs environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information géographique et dynamiques urbaines 1 : Analyse et simulation de la mobilité des personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermes-Lavoisier, pp.167-196, 2008, Information Géographique et Aménagement du Territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmarès du Mapathon du colloque Tous (im)mobiles, tous cartographes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 5 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un flipbook pour représenter des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 3p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier de cartographie expérimentale ou comment renouveler le processus de cartographie cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235-236, pp.313-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05087383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La sémiologie dans tous les sens. Temps, Art &amp; Cartographie, 229-230, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05087386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace-temps du TGV Rhin‑Rhône : quatre images de l'évolution de l'accessibilité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de recherche scientifique et participation aux logiques de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeo Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2-3, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de construction de territoire. Usage des représentations spatiales dans une démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.507-530. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.507-530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of urban sprawl on air quality and population exposure in the German Ruhr area. Part I: Reproducing the base state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Lefebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Adiaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Beckroege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.7059-7069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mobilité quotidienne intra-urbaine sans la voiture? le cas des adolescents d'une banlieue de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge of the environment and spatial cognition: JRS as a technique for improving comparisons between social groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33(2) (March), pp. 285-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociocognitives de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Jounée d'études Représentations sociocognitives de l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978 - 2 -7380 -1422 - 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie, Cartes & Géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 222, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cartogramme continu : enseigner les méthodes, comprendre les représentations pour analyser les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute to Tobler. L'accessibilité aux lieux : isochrones versus anamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Cartomob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de cartographie expérimentale // Aperçus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rekacewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et paysages urbains : méthode et procédure d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontres de Théo-Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations cartographiques de position.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier scientifique « Analyse spatiale et cartographie transformationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Berder, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition spatiale et gestion concertée de l'environnement : techniques d'enquêtes et exemples d'application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence québéco-française pour le développement de la Géomatique (CQFD), Québec, CAN, 21 mai-2 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département du Val de Marne. Vallée de la Seine secteur Amont. Accessibilité intercommunale. Équipements publics et voiture privée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1999, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 3. Lieux sympas et lieux nuls : espaces imposés et espaces souhaités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 1. Du projet à sa réalisation. L'enquête et ses caractéristiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 2. Les &amp;quot;Manques&amp;quot;. Le vécu face au construit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densités urbaines, bâtis et populations. Modèles spatiaux, images satellites et représentations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kostrubiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Convention N°93N84/0022 (programme Densité PIR-Villes), CNRS; PIR-Villes. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie de l'étalement urbain et exclusion par l'automobilité : le cas des adolescents et des personnes âgées de Cronenbourg, une banlieue de l'agglomération de Strasbourg,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.85 + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Forêts plus si naturelles que cela !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG) de St-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Christine Bronner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure cartographe CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Sage, Sociétés, acteurs, gouvernement en Europe ⋅ CNRS - Université de Strasbourg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MISHA - Maison des Sciences de l'Homme-Alsace ⋅ 5, allée du Général Rouvillois ⋅ 67000 Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous immobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">204 p., 2021, cartomob</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartograms, Anamorphic Maps: Transformed Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handling and Mapping Geographic Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-256, 2024, SCIENCES - Geography and Demography - Cartography, 9781789451610. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394325788.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartogrammes, anamorphoses : des territoires transformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-271, 2023, Encyclopédie SCIENCES : Géographie et démographie. Thème Cartographie, 9781789481617. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9161.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Mobility and Urban Form: Constancy in Visited and Represented Places as Indicators of Environmental Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marius Thériault; François Des Rosiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Urban Dynamics: Mobility, Accessibility and Real Estate Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-157, 2011, 978-1-848-21268-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations cognitives et techniques d’enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Alexandre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et Agir. Contextes psychosociologiques, psychologique, spatial et écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Le Manuscrit, pp.199-223, 2011, 978-2-304-03182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages paysagers de la ville : le paysage urbain comme régulateur des mobilités quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Wieber, T. Brossard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Lavoisier-Hermès Science, pp.287-312, 2008, collection « Information Géographique et Aménagement du Territoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et morphologie urbaine : les constantes paysagères des lieux fréquentés et représentés comme indicateurs des valeurs environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information géographique et dynamiques urbaines 1 : Analyse et simulation de la mobilité des personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermes-Lavoisier, pp.167-196, 2008, Information Géographique et Aménagement du Territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmarès du Mapathon du colloque Tous (im)mobiles, tous cartographes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 5 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un flipbook pour représenter des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 3p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier de cartographie expérimentale ou comment renouveler le processus de cartographie cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235-236, pp.313-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05087383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La sémiologie dans tous les sens. Temps, Art &amp; Cartographie, 229-230, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05087386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace-temps du TGV Rhin‑Rhône : quatre images de l'évolution de l'accessibilité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de recherche scientifique et participation aux logiques de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeo Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2-3, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of urban sprawl on air quality and population exposure in the German Ruhr area. Part I: Reproducing the base state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Lefebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Adiaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Beckroege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.7059-7069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de construction de territoire. Usage des représentations spatiales dans une démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.507-530. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.507-530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mobilité quotidienne intra-urbaine sans la voiture? le cas des adolescents d'une banlieue de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge of the environment and spatial cognition: JRS as a technique for improving comparisons between social groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33(2) (March), pp. 285-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociocognitives de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Jounée d'études Représentations sociocognitives de l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978 - 2 -7380 -1422 - 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie, Cartes & Géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 222, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cartogramme continu : enseigner les méthodes, comprendre les représentations pour analyser les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute to Tobler. L'accessibilité aux lieux : isochrones versus anamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Cartomob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de cartographie expérimentale // Aperçus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rekacewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et paysages urbains : méthode et procédure d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontres de Théo-Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations cartographiques de position.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier scientifique « Analyse spatiale et cartographie transformationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Berder, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition spatiale et gestion concertée de l'environnement : techniques d'enquêtes et exemples d'application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence québéco-française pour le développement de la Géomatique (CQFD), Québec, CAN, 21 mai-2 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département du Val de Marne. Vallée de la Seine secteur Amont. Accessibilité intercommunale. Équipements publics et voiture privée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1999, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 1. Du projet à sa réalisation. L'enquête et ses caractéristiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 3. Lieux sympas et lieux nuls : espaces imposés et espaces souhaités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 2. Les &amp;quot;Manques&amp;quot;. Le vécu face au construit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densités urbaines, bâtis et populations. Modèles spatiaux, images satellites et représentations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kostrubiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Convention N°93N84/0022 (programme Densité PIR-Villes), CNRS; PIR-Villes. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie de l'étalement urbain et exclusion par l'automobilité : le cas des adolescents et des personnes âgées de Cronenbourg, une banlieue de l'agglomération de Strasbourg,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.85 + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Forêts plus si naturelles que cela !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG) de St-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/theme/cartographie/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssanthi Petropoulou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Haniotou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Modeling+Urban+Dynamics%3A+Mobility%2C+Accessibility+and+Real+Estate+Value-p-9781848212688" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990644v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molherat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.507-530" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ridder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lefebre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Adiaensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Arnold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beckroege" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rekacewicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bronner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kostrubiec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pruvot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/theme/cartographie/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssanthi Petropoulou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Haniotou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Modeling+Urban+Dynamics%3A+Mobility%2C+Accessibility+and+Real+Estate+Value-p-9781848212688" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990644v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molherat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ridder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lefebre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Adiaensen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Arnold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beckroege" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.507-530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rekacewicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bronner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kostrubiec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pruvot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>