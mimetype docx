--- v1 (2026-04-04)
+++ v2 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Christine Bronner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure cartographe CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Sage, Sociétés, acteurs, gouvernement en Europe ⋅ CNRS - Université de Strasbourg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MISHA - Maison des Sciences de l'Homme-Alsace ⋅ 5, allée du Général Rouvillois ⋅ 67000 Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous immobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">204 p., 2021, cartomob</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartograms, Anamorphic Maps: Transformed Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handling and Mapping Geographic Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-256, 2024, SCIENCES - Geography and Demography - Cartography, 9781789451610. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394325788.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartogrammes, anamorphoses : des territoires transformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-271, 2023, Encyclopédie SCIENCES : Géographie et démographie. Thème Cartographie, 9781789481617. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9161.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Mobility and Urban Form: Constancy in Visited and Represented Places as Indicators of Environmental Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marius Thériault; François Des Rosiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Urban Dynamics: Mobility, Accessibility and Real Estate Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-157, 2011, 978-1-848-21268-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations cognitives et techniques d’enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Alexandre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et Agir. Contextes psychosociologiques, psychologique, spatial et écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Le Manuscrit, pp.199-223, 2011, 978-2-304-03182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages paysagers de la ville : le paysage urbain comme régulateur des mobilités quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Wieber, T. Brossard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Lavoisier-Hermès Science, pp.287-312, 2008, collection « Information Géographique et Aménagement du Territoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et morphologie urbaine : les constantes paysagères des lieux fréquentés et représentés comme indicateurs des valeurs environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information géographique et dynamiques urbaines 1 : Analyse et simulation de la mobilité des personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermes-Lavoisier, pp.167-196, 2008, Information Géographique et Aménagement du Territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmarès du Mapathon du colloque Tous (im)mobiles, tous cartographes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 5 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un flipbook pour représenter des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 3p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier de cartographie expérimentale ou comment renouveler le processus de cartographie cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235-236, pp.313-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05087383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La sémiologie dans tous les sens. Temps, Art &amp; Cartographie, 229-230, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05087386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace-temps du TGV Rhin‑Rhône : quatre images de l'évolution de l'accessibilité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de recherche scientifique et participation aux logiques de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeo Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2-3, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of urban sprawl on air quality and population exposure in the German Ruhr area. Part I: Reproducing the base state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Lefebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Adiaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Beckroege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.7059-7069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de construction de territoire. Usage des représentations spatiales dans une démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.507-530. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.507-530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mobilité quotidienne intra-urbaine sans la voiture? le cas des adolescents d'une banlieue de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge of the environment and spatial cognition: JRS as a technique for improving comparisons between social groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33(2) (March), pp. 285-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociocognitives de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Jounée d'études Représentations sociocognitives de l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978 - 2 -7380 -1422 - 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie, Cartes & Géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 222, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cartogramme continu : enseigner les méthodes, comprendre les représentations pour analyser les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute to Tobler. L'accessibilité aux lieux : isochrones versus anamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Cartomob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de cartographie expérimentale // Aperçus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rekacewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et paysages urbains : méthode et procédure d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontres de Théo-Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations cartographiques de position.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier scientifique « Analyse spatiale et cartographie transformationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Berder, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition spatiale et gestion concertée de l'environnement : techniques d'enquêtes et exemples d'application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence québéco-française pour le développement de la Géomatique (CQFD), Québec, CAN, 21 mai-2 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département du Val de Marne. Vallée de la Seine secteur Amont. Accessibilité intercommunale. Équipements publics et voiture privée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1999, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 1. Du projet à sa réalisation. L'enquête et ses caractéristiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 3. Lieux sympas et lieux nuls : espaces imposés et espaces souhaités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 2. Les &amp;quot;Manques&amp;quot;. Le vécu face au construit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densités urbaines, bâtis et populations. Modèles spatiaux, images satellites et représentations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kostrubiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Convention N°93N84/0022 (programme Densité PIR-Villes), CNRS; PIR-Villes. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie de l'étalement urbain et exclusion par l'automobilité : le cas des adolescents et des personnes âgées de Cronenbourg, une banlieue de l'agglomération de Strasbourg,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.85 + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Forêts plus si naturelles que cela !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG) de St-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Christine Bronner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure cartographe CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Sage, Sociétés, acteurs, gouvernement en Europe ⋅ CNRS - Université de Strasbourg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MISHA - Maison des Sciences de l'Homme-Alsace ⋅ 5, allée du Général Rouvillois ⋅ 67000 Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous immobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">204 p., 2021, cartomob</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartograms, Anamorphic Maps: Transformed Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handling and Mapping Geographic Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-256, 2024, SCIENCES - Geography and Demography - Cartography, 9781789451610. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394325788.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartogrammes, anamorphoses : des territoires transformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-271, 2023, Encyclopédie SCIENCES : Géographie et démographie. Thème Cartographie, 9781789481617. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9161.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations cognitives et techniques d’enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Alexandre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et Agir. Contextes psychosociologiques, psychologique, spatial et écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Le Manuscrit, pp.199-223, 2011, 978-2-304-03182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Mobility and Urban Form: Constancy in Visited and Represented Places as Indicators of Environmental Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marius Thériault; François Des Rosiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Urban Dynamics: Mobility, Accessibility and Real Estate Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-157, 2011, 978-1-848-21268-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages paysagers de la ville : le paysage urbain comme régulateur des mobilités quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Wieber, T. Brossard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Lavoisier-Hermès Science, pp.287-312, 2008, collection « Information Géographique et Aménagement du Territoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et morphologie urbaine : les constantes paysagères des lieux fréquentés et représentés comme indicateurs des valeurs environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information géographique et dynamiques urbaines 1 : Analyse et simulation de la mobilité des personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermes-Lavoisier, pp.167-196, 2008, Information Géographique et Aménagement du Territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmarès du Mapathon du colloque Tous (im)mobiles, tous cartographes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 5 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un flipbook pour représenter des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 3p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier de cartographie expérimentale ou comment renouveler le processus de cartographie cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235-236, pp.313-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05087383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La sémiologie dans tous les sens. Temps, Art &amp; Cartographie, 229-230, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05087386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace-temps du TGV Rhin‑Rhône : quatre images de l'évolution de l'accessibilité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de recherche scientifique et participation aux logiques de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeo Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2-3, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of urban sprawl on air quality and population exposure in the German Ruhr area. Part I: Reproducing the base state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Lefebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Adiaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Beckroege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.7059-7069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de construction de territoire. Usage des représentations spatiales dans une démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.507-530. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.507-530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mobilité quotidienne intra-urbaine sans la voiture? le cas des adolescents d'une banlieue de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge of the environment and spatial cognition: JRS as a technique for improving comparisons between social groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33(2) (March), pp. 285-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociocognitives de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Jounée d'études Représentations sociocognitives de l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978 - 2 -7380 -1422 - 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie, Cartes & Géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 222, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cartogramme continu : enseigner les méthodes, comprendre les représentations pour analyser les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute to Tobler. L'accessibilité aux lieux : isochrones versus anamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Cartomob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de cartographie expérimentale // Aperçus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rekacewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et paysages urbains : méthode et procédure d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontres de Théo-Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations cartographiques de position.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier scientifique « Analyse spatiale et cartographie transformationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Berder, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition spatiale et gestion concertée de l'environnement : techniques d'enquêtes et exemples d'application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence québéco-française pour le développement de la Géomatique (CQFD), Québec, CAN, 21 mai-2 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département du Val de Marne. Vallée de la Seine secteur Amont. Accessibilité intercommunale. Équipements publics et voiture privée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1999, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 2. Les &amp;quot;Manques&amp;quot;. Le vécu face au construit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 1. Du projet à sa réalisation. L'enquête et ses caractéristiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 3. Lieux sympas et lieux nuls : espaces imposés et espaces souhaités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densités urbaines, bâtis et populations. Modèles spatiaux, images satellites et représentations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kostrubiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Convention N°93N84/0022 (programme Densité PIR-Villes), CNRS; PIR-Villes. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie de l'étalement urbain et exclusion par l'automobilité : le cas des adolescents et des personnes âgées de Cronenbourg, une banlieue de l'agglomération de Strasbourg,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.85 + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Forêts plus si naturelles que cela !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG) de St-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/theme/cartographie/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssanthi Petropoulou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Haniotou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Modeling+Urban+Dynamics%3A+Mobility%2C+Accessibility+and+Real+Estate+Value-p-9781848212688" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990644v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molherat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ridder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lefebre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Adiaensen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Arnold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beckroege" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.507-530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rekacewicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bronner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kostrubiec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pruvot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/theme/cartographie/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssanthi Petropoulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Haniotou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Modeling+Urban+Dynamics%3A+Mobility%2C+Accessibility+and+Real+Estate+Value-p-9781848212688" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990644v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molherat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ridder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lefebre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Adiaensen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Arnold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beckroege" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.507-530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rekacewicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bronner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kostrubiec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pruvot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>