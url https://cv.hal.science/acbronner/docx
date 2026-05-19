--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Christine Bronner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure cartographe CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Sage, Sociétés, acteurs, gouvernement en Europe ⋅ CNRS - Université de Strasbourg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MISHA - Maison des Sciences de l'Homme-Alsace ⋅ 5, allée du Général Rouvillois ⋅ 67000 Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous immobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">204 p., 2021, cartomob</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartograms, Anamorphic Maps: Transformed Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handling and Mapping Geographic Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-256, 2024, SCIENCES - Geography and Demography - Cartography, 9781789451610. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394325788.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartogrammes, anamorphoses : des territoires transformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-271, 2023, Encyclopédie SCIENCES : Géographie et démographie. Thème Cartographie, 9781789481617. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9161.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations cognitives et techniques d’enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Alexandre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et Agir. Contextes psychosociologiques, psychologique, spatial et écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Le Manuscrit, pp.199-223, 2011, 978-2-304-03182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Mobility and Urban Form: Constancy in Visited and Represented Places as Indicators of Environmental Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marius Thériault; François Des Rosiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Urban Dynamics: Mobility, Accessibility and Real Estate Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-157, 2011, 978-1-848-21268-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages paysagers de la ville : le paysage urbain comme régulateur des mobilités quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Wieber, T. Brossard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Lavoisier-Hermès Science, pp.287-312, 2008, collection « Information Géographique et Aménagement du Territoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et morphologie urbaine : les constantes paysagères des lieux fréquentés et représentés comme indicateurs des valeurs environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information géographique et dynamiques urbaines 1 : Analyse et simulation de la mobilité des personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermes-Lavoisier, pp.167-196, 2008, Information Géographique et Aménagement du Territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmarès du Mapathon du colloque Tous (im)mobiles, tous cartographes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 5 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un flipbook pour représenter des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 3p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier de cartographie expérimentale ou comment renouveler le processus de cartographie cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235-236, pp.313-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05087383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La sémiologie dans tous les sens. Temps, Art &amp; Cartographie, 229-230, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05087386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace-temps du TGV Rhin‑Rhône : quatre images de l'évolution de l'accessibilité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de recherche scientifique et participation aux logiques de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeo Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2-3, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of urban sprawl on air quality and population exposure in the German Ruhr area. Part I: Reproducing the base state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Lefebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Adiaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Beckroege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.7059-7069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de construction de territoire. Usage des représentations spatiales dans une démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.507-530. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.507-530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mobilité quotidienne intra-urbaine sans la voiture? le cas des adolescents d'une banlieue de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge of the environment and spatial cognition: JRS as a technique for improving comparisons between social groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33(2) (March), pp. 285-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociocognitives de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Jounée d'études Représentations sociocognitives de l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978 - 2 -7380 -1422 - 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie, Cartes & Géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 222, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cartogramme continu : enseigner les méthodes, comprendre les représentations pour analyser les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute to Tobler. L'accessibilité aux lieux : isochrones versus anamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Cartomob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de cartographie expérimentale // Aperçus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rekacewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et paysages urbains : méthode et procédure d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontres de Théo-Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations cartographiques de position.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier scientifique « Analyse spatiale et cartographie transformationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Berder, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition spatiale et gestion concertée de l'environnement : techniques d'enquêtes et exemples d'application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence québéco-française pour le développement de la Géomatique (CQFD), Québec, CAN, 21 mai-2 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département du Val de Marne. Vallée de la Seine secteur Amont. Accessibilité intercommunale. Équipements publics et voiture privée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1999, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 2. Les &amp;quot;Manques&amp;quot;. Le vécu face au construit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 1. Du projet à sa réalisation. L'enquête et ses caractéristiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 3. Lieux sympas et lieux nuls : espaces imposés et espaces souhaités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densités urbaines, bâtis et populations. Modèles spatiaux, images satellites et représentations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kostrubiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Convention N°93N84/0022 (programme Densité PIR-Villes), CNRS; PIR-Villes. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie de l'étalement urbain et exclusion par l'automobilité : le cas des adolescents et des personnes âgées de Cronenbourg, une banlieue de l'agglomération de Strasbourg,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.85 + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Forêts plus si naturelles que cela !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG) de St-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Christine Bronner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure cartographe CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Sage, Sociétés, acteurs, gouvernement en Europe ⋅ CNRS - Université de Strasbourg</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MISHA - Maison des Sciences de l'Homme-Alsace ⋅ 5, allée du Général Rouvillois ⋅ 67000 Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous immobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">204 p., 2021, cartomob</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartograms, Anamorphic Maps: Transformed Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handling and Mapping Geographic Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-256, 2024, SCIENCES - Geography and Demography - Cartography, 9781789451610. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394325788.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartogrammes, anamorphoses : des territoires transformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-271, 2023, Encyclopédie SCIENCES : Géographie et démographie. Thème Cartographie, 9781789481617. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9161.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations cognitives et techniques d’enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Alexandre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et Agir. Contextes psychosociologiques, psychologique, spatial et écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Le Manuscrit, pp.199-223, 2011, 978-2-304-03182-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Mobility and Urban Form: Constancy in Visited and Represented Places as Indicators of Environmental Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marius Thériault; François Des Rosiers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Urban Dynamics: Mobility, Accessibility and Real Estate Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-157, 2011, 978-1-848-21268-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages paysagers de la ville : le paysage urbain comme régulateur des mobilités quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-C. Wieber, T. Brossard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Lavoisier-Hermès Science, pp.287-312, 2008, collection « Information Géographique et Aménagement du Territoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et morphologie urbaine : les constantes paysagères des lieux fréquentés et représentés comme indicateurs des valeurs environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information géographique et dynamiques urbaines 1 : Analyse et simulation de la mobilité des personnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermes-Lavoisier, pp.167-196, 2008, Information Géographique et Aménagement du Territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palmarès du Mapathon du colloque Tous (im)mobiles, tous cartographes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 5 p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un flipbook pour représenter des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, 3p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.6320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atelier de cartographie expérimentale ou comment renouveler le processus de cartographie cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235-236, pp.313-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05087383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La sémiologie dans tous les sens. Temps, Art &amp; Cartographie, 229-230, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05087386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace-temps du TGV Rhin‑Rhône : quatre images de l'évolution de l'accessibilité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de recherche scientifique et participation aux logiques de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeo Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2-3, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de construction de territoire. Usage des représentations spatiales dans une démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.507-530. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.507-530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of urban sprawl on air quality and population exposure in the German Ruhr area. Part I: Reproducing the base state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Lefebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Adiaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Beckroege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.7059-7069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mobilité quotidienne intra-urbaine sans la voiture? le cas des adolescents d'une banlieue de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge of the environment and spatial cognition: JRS as a technique for improving comparisons between social groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33(2) (March), pp. 285-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociocognitives de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Jounée d'études Représentations sociocognitives de l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978 - 2 -7380 -1422 - 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sémiologie, Cartes & Géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 222, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cartogramme continu : enseigner les méthodes, comprendre les représentations pour analyser les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Espace-temps géographique dans tous ses états : une comparaison des représentations cartographiques conventionnelles, plastiques et ratatinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gyselinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leysens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lhuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belval, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute to Tobler. L'accessibilité aux lieux : isochrones versus anamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Cartomob</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de cartographie expérimentale // Aperçus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rekacewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et paysages urbains : méthode et procédure d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontres de Théo-Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations cartographiques de position.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier scientifique « Analyse spatiale et cartographie transformationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Berder, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition spatiale et gestion concertée de l'environnement : techniques d'enquêtes et exemples d'application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère conférence québéco-française pour le développement de la Géomatique (CQFD), Québec, CAN, 21 mai-2 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département du Val de Marne. Vallée de la Seine secteur Amont. Accessibilité intercommunale. Équipements publics et voiture privée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1999, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 2. Les &amp;quot;Manques&amp;quot;. Le vécu face au construit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 3. Lieux sympas et lieux nuls : espaces imposés et espaces souhaités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'habite mon quartier. De l'espace construit à l'espace vécu. Fascicule 1. Du projet à sa réalisation. L'enquête et ses caractéristiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image et Ville. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densités urbaines, bâtis et populations. Modèles spatiaux, images satellites et représentations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kostrubiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Convention N°93N84/0022 (programme Densité PIR-Villes), CNRS; PIR-Villes. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie de l'étalement urbain et exclusion par l'automobilité : le cas des adolescents et des personnes âgées de Cronenbourg, une banlieue de l'agglomération de Strasbourg,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssanthi Petropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Haniotou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.85 + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Forêts plus si naturelles que cela !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG) de St-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/theme/cartographie/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssanthi Petropoulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Haniotou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Modeling+Urban+Dynamics%3A+Mobility%2C+Accessibility+and+Real+Estate+Value-p-9781848212688" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990644v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molherat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ridder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lefebre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Adiaensen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Arnold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beckroege" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.507-530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rekacewicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bronner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kostrubiec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pruvot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Bronner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/theme/cartographie/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9161.ch7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssanthi Petropoulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Haniotou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Modeling+Urban+Dynamics%3A+Mobility%2C+Accessibility+and+Real+Estate+Value-p-9781848212688" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6320" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990644v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molherat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.507-530" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ridder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lefebre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Adiaensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Arnold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Beckroege" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'Hostis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gyselinck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lhuillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rekacewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glatron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauvin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bronner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Hirsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kostrubiec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pruvot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>