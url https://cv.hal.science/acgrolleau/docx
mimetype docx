--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Céline GROLLEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-conception d'une ressource éducative libre, levier de création d'une communauté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 24 : L'enseignement supérieur et les communautés : des dynamiques interconnectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sherbrooke, Canada. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la Physiologie par le contrôle en continu via Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives libres comme réponse à la diversité et levier de la réussite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience d'interactions avec des environnements variés pour développer chez le pharmacien la compétence de conseil-prévention sur les champignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sallenave-Namont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEO, un jeu pour (re-)penser un espace physique d'enseignement-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Celine Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter un projet pédagogique à l'échelle d'une composante , une situation de développement professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chargé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Péculier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d'une formation comme environnement capacitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Celine Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Magdelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI; Université de La Rochelle, Jan 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité, enseignement-apprentissage et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, May 2022, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet tuteuré, apprentissage expérientiel levier de la réussite étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousteau-Chambon Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grolleau Anne-Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France. pp.19 - 33, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.carre.2019.02.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">48h pour transformer collectivement sa pédagogie avec les méthodes créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Magdelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Neyssensas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC et ses partenaires - Remettre l'humain dans le massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2014 : 9ème colloque des Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITyPA, un premier MOOC francophone et connectiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : colloque questions de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « Pédagogie & TICE » : une offre mutualisée de services en pédagogies universitaire et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIUEN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission numérique pour l’enseignement supérieur (MINES); Université de Lyon; Ecole Centrale de Lyon, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Céline GROLLEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-conception d'une ressource éducative libre, levier de création d'une communauté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 24 : L'enseignement supérieur et les communautés : des dynamiques interconnectés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sherbrooke, Canada. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la Physiologie par le contrôle en continu via Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Tesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources éducatives libres comme réponse à la diversité et levier de la réussite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynald Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience d'interactions avec des environnements variés pour développer chez le pharmacien la compétence de conseil-prévention sur les champignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sallenave-Namont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEO, un jeu pour (re-)penser un espace physique d'enseignement-apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Celine Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter un projet pédagogique à l'échelle d'une composante , une situation de développement professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chargé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Auvity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Péculier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d'une formation comme environnement capacitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Celine Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Magdelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de pédagogie dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESI; Université de La Rochelle, Jan 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité, enseignement-apprentissage et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, May 2022, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">48h pour transformer collectivement sa pédagogie avec les méthodes créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Magdelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Neyssensas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet tuteuré, apprentissage expérientiel levier de la réussite étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rousteau-Chambon Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grolleau Anne-Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France. pp.19 - 33, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.carre.2019.02.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC et ses partenaires - Remettre l'humain dans le massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2014 : 9ème colloque des Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Béziers, France. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITyPA, un premier MOOC francophone et connectiviste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnin Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vaufrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2013 : colloque questions de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « Pédagogie & TICE » : une offre mutualisée de services en pédagogies universitaire et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Céline Grolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIUEN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission numérique pour l’enseignement supérieur (MINES); Université de Lyon; Ecole Centrale de Lyon, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelly-Guichoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557152v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sallenave-Namont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Godard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Grolleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chaudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charg&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;culier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousteau-Chambon H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grolleau Anne-C&#233;line" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.carre.2019.02.0019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyssensas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaufrey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelly-Guichoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Tesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557152v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sallenave-Namont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Godard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Grolleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chaudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouvier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charg&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;culier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyssensas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousteau-Chambon H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grolleau Anne-C&#233;line" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.carre.2019.02.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaufrey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>