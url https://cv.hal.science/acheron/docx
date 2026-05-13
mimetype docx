--- v0 (2026-03-05)
+++ v1 (2026-05-13)
@@ -632,225 +632,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employer-provided health insurance and equilibrium wages with two-sided heterogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulence, training and unemployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chéron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Messe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.16-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2014.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455566v1</w:t>
+                <w:t xml:space="preserve">hal-02979757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence, training and unemployment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Employer-provided health insurance and equilibrium wages with two-sided heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ronchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Messe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.1109-1117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02979757v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Equilibrium Unemployment</w:t>
               </w:r>
@@ -2350,51 +2350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employer-provided health insurance and equilibrium wages with two-sided heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Messe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ronchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2757,51 +2757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Amand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pelgrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Terriau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2023.104461" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cheron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Nishimura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nourry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seegmuller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venditti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12543" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2017.04.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V2QX8CW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01679258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decreuse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdw032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208666v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.263.0435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ronchetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Messe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2014.01.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H5F05P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Hairault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/669941" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno Galbis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0335.2009.00806.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MG480PT4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2011.02453.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/27917406" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.183.0093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2007.09.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barinci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100506050280" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00307956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03636824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2004.04.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W2302NZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03637025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1094-2025(02)00013-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPFDKGWN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chojnicki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100369v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ronchetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rouland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles Wolff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Amand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ch&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pelgrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Terriau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2023.104461" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cheron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Nishimura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nourry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seegmuller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venditti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12543" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2017.04.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V2QX8CW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01679258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decreuse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdw032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208666v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.263.0435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2014.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H5F05P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ronchetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Messe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Hairault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/669941" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno Galbis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0335.2009.00806.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MG480PT4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2011.02453.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/27917406" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.183.0093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2007.09.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barinci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100506050280" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00307956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03636824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2004.04.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W2302NZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03637025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1094-2025(02)00013-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPFDKGWN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chojnicki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtioux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100369v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ronchetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rouland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charles Wolff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>