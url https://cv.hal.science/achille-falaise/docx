--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1143,247 +1143,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presto, un corpus diachronique pour le français des XVIe-XXe siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l’évolution sémantique des prépositions à, en, dans, dedans du français. Quel(s) apport(s) d’une périodisation automatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Blumenthal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01585010v1</w:t>
+                <w:t xml:space="preserve">halshs-01585021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’évolution sémantique des prépositions à, en, dans, dedans du français. Quel(s) apport(s) d’une périodisation automatique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presto, un corpus diachronique pour le français des XVIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Vigier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Sourvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01585021v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01585010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de ScienQuest pour l’enseignement en FLE</w:t>
               </w:r>
@@ -1920,286 +1920,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PRESTO: corpus et traitements</w:t>
+                <w:t xml:space="preserve">Integrating selected corpus data in the classroom: a case-study of English NPs for French students in specialized translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vannina Goossens</w:t>
+                <w:t xml:space="preserve">Caroline Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études: Linguistique de corpus outillée : regards et expériences croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">6th International Conference on Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427976v1</w:t>
+                <w:t xml:space="preserve">hal-01427959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating selected corpus data in the classroom: a case-study of English NPs for French students in specialized translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Frérot</w:t>
+                <w:t xml:space="preserve">Expressions polylexicales dans le discours scientifique: une base de données lexicales basée sur corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Corpus Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Las Palmas de Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">EUROPHRAS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427959v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions polylexicales dans le discours scientifique: une base de données lexicales basée sur corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
+                <w:t xml:space="preserve">Le projet PRESTO: corpus et traitements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPHRAS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études: Linguistique de corpus outillée : regards et expériences croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427991v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de TAL et corpus pour faciliter les formulations en anglais scientifique écrit</w:t>
               </w:r>
@@ -3512,51 +3512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CORPUS COP21 : UN CORPUS MULTILINGUE SUR LA JUSTICE CLIMATIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Biros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3971,64 +3971,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating controlled corpus data in the classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4415,51 +4415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477224v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248901v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sourvay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Hartwell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01333093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thai Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fafiotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falaise Achille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer-Carmen Frey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Stemle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631728994/xhtml/chapter05.xhtml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131358v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477224v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248901v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sourvay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Hartwell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01333093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thai Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fafiotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falaise Achille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer-Carmen Frey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Stemle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631728994/xhtml/chapter05.xhtml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131358v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>