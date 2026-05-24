--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1920,286 +1920,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating selected corpus data in the classroom: a case-study of English NPs for French students in specialized translation</w:t>
+                <w:t xml:space="preserve">Le projet PRESTO: corpus et traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Frérot</w:t>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Corpus Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Las Palmas de Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">Journée d'études: Linguistique de corpus outillée : regards et expériences croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427959v1</w:t>
+                <w:t xml:space="preserve">hal-01427976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions polylexicales dans le discours scientifique: une base de données lexicales basée sur corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
+                <w:t xml:space="preserve">Integrating selected corpus data in the classroom: a case-study of English NPs for French students in specialized translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPHRAS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427991v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PRESTO: corpus et traitements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vannina Goossens</w:t>
+                <w:t xml:space="preserve">Expressions polylexicales dans le discours scientifique: une base de données lexicales basée sur corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études: Linguistique de corpus outillée : regards et expériences croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">EUROPHRAS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427976v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de TAL et corpus pour faciliter les formulations en anglais scientifique écrit</w:t>
               </w:r>
@@ -3133,230 +3133,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIFLI-SurviTra, deux facettes : démonstrateur de composants de TA fondée sur UNL, et phrasebook multilingue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autour du projet Scientext : étude des marques linguistiques du positionnement de l'auteur dans les écrits scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Fafiotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Goulian</w:t>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2009, démonstration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Senlis, France. pp.3</w:t>
+              <w:t xml:space="preserve">JLC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lorient, France. pp.333-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959212v1</w:t>
+                <w:t xml:space="preserve">hal-01073698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour du projet Scientext : étude des marques linguistiques du positionnement de l'auteur dans les écrits scientifiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
+                <w:t xml:space="preserve">CIFLI-SurviTra, deux facettes : démonstrateur de composants de TA fondée sur UNL, et phrasebook multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Fafiotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Grossmann</w:t>
+                <w:t xml:space="preserve">Jérôme Goulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JLC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lorient, France. pp.333-349</w:t>
+              <w:t xml:space="preserve">TALN'2009, démonstration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Senlis, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073698v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'un corpus de français tchaté</w:t>
               </w:r>
@@ -3512,51 +3512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CORPUS COP21 : UN CORPUS MULTILINGUE SUR LA JUSTICE CLIMATIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Biros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3971,64 +3971,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating controlled corpus data in the classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4415,51 +4415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477224v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248901v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sourvay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Hartwell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01333093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thai Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fafiotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falaise Achille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer-Carmen Frey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Stemle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631728994/xhtml/chapter05.xhtml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131358v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477224v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248901v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien M&#233;li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Henderson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sourvay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01622960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Hartwell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01333093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thai Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fafiotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goulian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falaise Achille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer-Carmen Frey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Stemle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darja Fi&#353;er" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631728994/xhtml/chapter05.xhtml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131358v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00442754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>