--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -101,759 +101,941 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Nevers, la fin d'un ancrage à gauche ?</w:t>
+                <w:t xml:space="preserve">Municipal socialism and the impact of urban decay: the case of Nevers, a mid-sized town in Central France (1971–2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-023-00207-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791257v1</w:t>
+                <w:t xml:space="preserve">hal-04022938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans des villes moyennes en décroissance urbaine : le numérique comme ressource ? Les cas de Nevers (Nièvre) et Vierzon (Cher)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le socialisme municipal à l’épreuve du déclin urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 143 (3), pp.53-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.143.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.747.0087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03813617v1</w:t>
+                <w:t xml:space="preserve">hal-04533606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insertion comme levier de développement en milieu rural : De Lambiotte à « Territoires zéro chômeur » (Prémery)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Douchet</w:t>
+                <w:t xml:space="preserve">À Nevers, la fin d'un ancrage à gauche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03813637v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser un territoire en décroissance par l'insertion. Le cas de l'expérimentation « zéro chômeur » à Prémery (Nièvre)</w:t>
+                <w:t xml:space="preserve">Dans des villes moyennes en décroissance urbaine : le numérique comme ressource ? Les cas de Nevers (Nièvre) et Vierzon (Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 747 (5), pp.87-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.747.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03824469v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03813617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu’où spatialiser la question sociale ? Ce que la géographie nous dit des classes populaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’insertion comme levier de développement en milieu rural : De Lambiotte à « Territoires zéro chômeur » (Prémery)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Douchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germinal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Management des territoires ruraux, Avril (2), pp.269-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.222.0269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03824404v1</w:t>
+                <w:t xml:space="preserve">halshs-03813637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour qui vote la France des villes moyennes ?</w:t>
+                <w:t xml:space="preserve">Valoriser un territoire en décroissance par l'insertion. Le cas de l'expérimentation « zéro chômeur » à Prémery (Nièvre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La médiatisation des villes en décroissance, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03823915v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03824469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise du socialisme municipal, déclin urbain et réforme de l'État : Nevers 1971-2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Guéraut</w:t>
+                <w:t xml:space="preserve">Jusqu’où spatialiser la question sociale ? Ce que la géographie nous dit des classes populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Achille Warnant</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Germinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La gauche peut-elle (vraiment) se passer des classes populaires ?, 3, pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723290v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03824404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France périphérique un an après : un mythe aux pieds d’argile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crise du socialisme municipal, déclin urbain et réforme de l'État : Nevers 1971-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Delpirou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03824417v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour qui vote la France des villes moyennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Warnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03823915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France périphérique un an après : un mythe aux pieds d’argile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Warnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Delpirou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03824417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de la justice spatiale. Géographie du juste et de l’injuste [Recension]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03823923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -863,223 +1045,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités sociospatiales en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hennicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Tiemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Warnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Jean-Jaurès Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 97 p., 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03823891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes moyennes sont de retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondation Jean-Jaurès Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03823954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1089,193 +1271,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France des villes, France des champs : un clivage surestimé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Glita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que veulent les français ? L’opinion publique dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Jean-Jaurès, pp.25-43, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03823410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménagement du territoire à l'épreuve de la décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'aménagement du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger Levrault, pp.25-43, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03824464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1285,642 +1467,642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonio industriale e città medie: alcune riflessioni su un nesso da approfondire</w:t>
+                <w:t xml:space="preserve">La croissance à tout prix et son coût. L’exemple de Nevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Wacogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stati Generali del Patrimonio Industriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Les villes face aux défis de la (dé)croissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03825408v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Middletown aux villes moyennes. Retour sur l’émergence d’une catégorie de l’action publique dans la recherche urbaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner une ville moyenne en déclin. Une bourgeoisie économique au pouvoir. Le cas de Nevers (2014-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Sociologie (FIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03824392v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance à tout prix et son coût. L’exemple de Nevers</w:t>
+                <w:t xml:space="preserve">Patrimonio industriale e città medie: alcune riflessioni su un nesso da approfondire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Wacogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les villes face aux défis de la (dé)croissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Créteil, France</w:t>
+              <w:t xml:space="preserve">Stati Generali del Patrimonio Industriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03825926v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner une ville moyenne en déclin. Une bourgeoisie économique au pouvoir. Le cas de Nevers (2014-2022)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De Middletown aux villes moyennes. Retour sur l’émergence d’une catégorie de l’action publique dans la recherche urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Sociologie (FIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03825407v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03824392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrer un territoire en décroissance. Intérêts et limites de l’intercommunalité dans une ville moyenne « en déclin ». L’exemple de Nevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles centralités hors des métropoles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lamballe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une innovation sociale en milieu rural. Le cas de « Territoire zéro chômeur » à Prémery (Nièvre)</w:t>
+                <w:t xml:space="preserve">L’exode urbain aura-t-il lieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Nouvelles fractures pandémiques Covid-19 et résilience démocratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03825910v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des entrepreneurs contre la déprise ? Crise du socialisme municipal, déclin urbain et recomposition du pouvoir local dans une ville moyenne du centre de la France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une innovation sociale en milieu rural. Le cas de « Territoire zéro chômeur » à Prémery (Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de l’AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03825908v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exode urbain aura-t-il lieu ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des entrepreneurs contre la déprise ? Crise du socialisme municipal, déclin urbain et recomposition du pouvoir local dans une ville moyenne du centre de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles fractures pandémiques Covid-19 et résilience démocratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">9e congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03825420v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au déclin urbain, vers une dépolitisation apparente du scrutin ? Le cas des élections municipales à Nevers en 2014 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1936,823 +2118,823 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études sur les élections municipales organisées par l’AFSP et le CREMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation numérique face au déclin urbain. Enquête dans trois villes moyennes françaises (Montluçon, Nevers et Vierzon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales de l’ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les villes moyennes, des élections municipales loin des partis ? Les cas de Montluçon, Nevers et Vierzon (1971-2020)</w:t>
+                <w:t xml:space="preserve">L’insertion comme outil de promotion territoriale : le cas de l’expérimentation de « zéro chômeur » à Prémery dans la Nièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrétions partisanes. Tactiques et stratégies d’ancrage et de ré-ancrage politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">57e colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03825422v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insertion comme outil de promotion territoriale : le cas de l’expérimentation de « zéro chômeur » à Prémery dans la Nièvre</w:t>
+                <w:t xml:space="preserve">Dans les villes moyennes, des élections municipales loin des partis ? Les cas de Montluçon, Nevers et Vierzon (1971-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57e colloque de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">Discrétions partisanes. Tactiques et stratégies d’ancrage et de ré-ancrage politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03825428v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel développement numérique dans les villes moyennes ? Enquête à Montluçon, Nevers et Vierzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57e colloque de l’ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser un territoire en décroissance par l’insertion. Le cas de l’expérimentation « zéro chômeur » à Prémery (Nièvre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e édition de la Journée de l’IRG « Management et Société »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrer un territoire en « déclin ». Enquête dans trois villes moyennes du centre de la France (1971-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales de l’ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension sociale de la décroissance urbaine : Paupérisation des quartiers centraux et tension des relations de voisinage dans les villes moyennes françaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un « discours de la reprise » dans une ville moyenne en déclin : exemple du bassin Montluçonnais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e plateforme francophone des agglomérations organisée par le PUCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Doctorales de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03825920v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un « discours de la reprise » dans une ville moyenne en déclin : exemple du bassin Montluçonnais »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dimension sociale de la décroissance urbaine : Paupérisation des quartiers centraux et tension des relations de voisinage dans les villes moyennes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">17e plateforme francophone des agglomérations organisée par le PUCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03825921v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée aménagiste en France : rénovation complète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désengagement de l’État et déclin des villes moyennes. Ascension et fragilisation de la petite bourgeoisie culturelle d’une ville moyenne du centre de la France (1977-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Biennale de la sociologie de l’urbain et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropolisation contre les villes moyennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise de la ville, futurs de l’urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2762,104 +2944,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition pour la création d'une garantie de solidarité républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2869,205 +3051,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des campagnes aux ruralités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil scientifique France Ruralités, GIP EPAU. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires zéro chômeur de longue durée Entre Nièvres et Forêts : Une expérimentation à poursuivre et à conforter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Douchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Conseil départemental de la Nièvre. 2019, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03823939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3077,114 +3259,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;problème des villes moyennes&amp;quot; : L'action publique locale face à la décroissance urbaine à Montluçon, Nevers et Vierzon (1970-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. École des Hautes Études en Sciences Sociales, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04225691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3331,51 +3513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Warnant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813617v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.747.0087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Douchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0269" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824404v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Fink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennicke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Tiemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publications/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Glita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Wacogne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825918v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05462664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Milet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04225691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Warnant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00207-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791257v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.747.0087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Douchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0269" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Fink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennicke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Tiemann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publications/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Glita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824464v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Wacogne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05462664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Milet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04225691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>