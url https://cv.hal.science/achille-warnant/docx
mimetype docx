--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -1475,329 +1475,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance à tout prix et son coût. L’exemple de Nevers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner une ville moyenne en déclin. Une bourgeoisie économique au pouvoir. Le cas de Nevers (2014-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les villes face aux défis de la (dé)croissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Créteil, France</w:t>
+              <w:t xml:space="preserve">Festival International de Sociologie (FIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03825926v1</w:t>
+                <w:t xml:space="preserve">halshs-03825407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner une ville moyenne en déclin. Une bourgeoisie économique au pouvoir. Le cas de Nevers (2014-2022)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La croissance à tout prix et son coût. L’exemple de Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Sociologie (FIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Epinal, France</w:t>
+              <w:t xml:space="preserve">Les villes face aux défis de la (dé)croissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03825407v1</w:t>
+                <w:t xml:space="preserve">halshs-03825926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonio industriale e città medie: alcune riflessioni su un nesso da approfondire</w:t>
+                <w:t xml:space="preserve">De Middletown aux villes moyennes. Retour sur l’émergence d’une catégorie de l’action publique dans la recherche urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Wacogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stati Generali del Patrimonio Industriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Festival International de Sociologie (FIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03825408v1</w:t>
+                <w:t xml:space="preserve">halshs-03824392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Middletown aux villes moyennes. Retour sur l’émergence d’une catégorie de l’action publique dans la recherche urbaine</w:t>
+                <w:t xml:space="preserve">Patrimonio industriale e città medie: alcune riflessioni su un nesso da approfondire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Wacogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Sociologie (FIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Epinal, France</w:t>
+              <w:t xml:space="preserve">Stati Generali del Patrimonio Industriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03824392v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrer un territoire en décroissance. Intérêts et limites de l’intercommunalité dans une ville moyenne « en déclin ». L’exemple de Nevers</w:t>
               </w:r>
@@ -1915,178 +1915,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une innovation sociale en milieu rural. Le cas de « Territoire zéro chômeur » à Prémery (Nièvre)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des entrepreneurs contre la déprise ? Crise du socialisme municipal, déclin urbain et recomposition du pouvoir local dans une ville moyenne du centre de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">9e congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03825910v1</w:t>
+                <w:t xml:space="preserve">halshs-03825908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des entrepreneurs contre la déprise ? Crise du socialisme municipal, déclin urbain et recomposition du pouvoir local dans une ville moyenne du centre de la France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une innovation sociale en milieu rural. Le cas de « Territoire zéro chômeur » à Prémery (Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Warnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès de l’AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03825908v1</w:t>
+                <w:t xml:space="preserve">halshs-03825910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au déclin urbain, vers une dépolitisation apparente du scrutin ? Le cas des élections municipales à Nevers en 2014 et 2020</w:t>
               </w:r>
@@ -3513,51 +3513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Warnant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00207-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791257v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.747.0087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Douchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0269" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Fink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennicke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Tiemann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publications/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Glita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824464v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Wacogne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05462664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Milet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04225691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Warnant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00207-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791257v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.747.0087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Douchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.222.0269" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Fink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennicke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Tiemann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publications/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Glita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824464v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825408v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Wacogne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05462664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Milet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04225691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>