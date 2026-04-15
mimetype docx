--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EEB5872"/>
+    <w:nsid w:val="9CA438A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>