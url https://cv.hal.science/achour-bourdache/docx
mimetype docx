--- v1 (2026-04-15)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Achour Bourdache </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">achour-bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2071-8047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire d’un doctorat en sciences du langage, Achour Bourdache est enseignant-chercheur au département de langue et littérature françaises de l'universitéde Jijel (Algérie). Il est chercheur associé au laboratoire de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLURIDYLANG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Pluralité des Dynamiques Langagières et Discursives, université de Mostaganem ).  Il dirige le carnet de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, Langue et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lesms.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Ses recherches se concentrent sur les discours numériques et les écrits du web social. Il s'intéresse également à la sémiotique visuelle et aux formes de (re)présentation de soi sur le web.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours numériques natifs d’Afrique : technodiscours d’ici, technodiscours d’aujourd’hui. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Djilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Oulebsir-Oukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magana. L’analyse du discours dans tous ses sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46711/magana.2024.1.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms et des discours sur le web social. Éléments d’analyse plurielle des discours toponymiques de la communauté discursive de la page Facebook Je</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magana. L’analyse du discours dans tous ses sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.105-152. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46711/magana.2024.1.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dufiet et Marie-Christine Jullion (éds), Les Nouveaux langages au tournant du xxie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.451-452. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.32165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation comme technogenre de discours rapporté sur Twitter : description, catégorisation et fonctions technodiscursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Discours, créativités et littératies dans l’espace numérique du Web 2.0. Terrains, pratiques et approches, 20, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/multilinguales.10870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Bencherif, Zakaria Mohamed & Mehieddine, Azzeddine (dirs), 2022, Langues, Discours et Identités au prisme des réseaux sociaux numériques, Paris, Éd. EME, Coll. Proximités Sociolinguistique et langue française, 4 avril 2022, 226 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de gramatică contrastivă</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (38), http://studiidegramaticacontrastiva.info/wp-content/uploads/2022/12/SGC-38-2022-192-196-Achour-Bourdache.pdf. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7476310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de l'analyse du discours numérique en Algérie. Etat des lieux et éléments bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTRALANG Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (01), pp.235-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor, un technographisme véhiculant une énonciation matérielle visuelle sur Facebook. Description techno-sémiolinguistique et discursive des formes et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, 1 (5), pp.77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pseudonyme chez la communauté d’internautes algériens sur le web social : quels choix et quels enjeux sociolinguistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Lanseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.204-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse du discours numérique en Afrique francophone : praxis situées et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Djilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Oulebsir-Oukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magana. L’analyse du discours dans tous ses sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46711/magana.2024.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Langues et discours au sein des sociétés contemporaines. Perspectives situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, Langue &amp; Société (Dislanso)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w8tc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie de l’humour numérique : traces, circulations et mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humour 2.0 : Discours, stratégies et enjeux à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Foreign Languages, Hassiba Benbouali University of Chlef, Oct 2025, Chlef, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le profil numérique : Un technogenre discursif identitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s), discours et communications interculturelles à l’ère du numérique et de l’intelligence artificielle (IA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de français, Université de Tiaret, Feb 2025, Tiaret, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des dynamiques interactionnelles dans la Messagerie Instantanée de Facebook : Typologie exploratoire des technoconversations rapportées et analyse techno-sémiopragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences, technologies innovantes et communication : pratiques individuelles, collectives et professionnelles sur le web social en contexte algérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Abbès Laghrour Khenchela - Laboratoire ILLAAC Khenchela, Algérie (40000), May 2024, Khenchela, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles affordances pour la veille informationnelle scientifique en SHS ? Contribution pour une description techno-sémiotique in situ des formes de veilles informationnelles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Colloque International “Les sciences du langage et les discours numériques : Terrains, méthodes et analyses”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Chlef, Oct 2023, Chlef, Algérie. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/quog⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pseudonyme sur le web social, un énoncé identitaire révélateur de soi et de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie,culture et société: Repenser le rapport à soi et au collectif en milieu numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlphaDoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-209, 2024, Actes du colloque international, 978-9969-06-046-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue Multilinguales, 10 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.15189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une description linguistique des procédés auto-nominatifs dans les écosystèmes numériques : cas de Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907307v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pseudonyme : reflet d'identité sur le web social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Lanseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId42"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Achour Bourdache </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">achour-bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2071-8047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=PnfL7hIAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire d’un doctorat en sciences du langage, Achour Bourdache est enseignant-chercheur au département de langue et littérature françaises de l'universitéde Jijel (Algérie). Il est chercheur associé au laboratoire de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLURIDYLANG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Pluralité des Dynamiques Langagières et Discursives, université de Mostaganem ).  Il dirige le carnet de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, Langue et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lesms.hypotheses.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Ses recherches se concentrent sur les discours numériques et les écrits du web social. Il s'intéresse également à la sémiotique visuelle et aux formes de (re)présentation de soi sur le web.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms et des discours sur le web social. Éléments d’analyse plurielle des discours toponymiques de la communauté discursive de la page Facebook Je</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magana. L’analyse du discours dans tous ses sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.105-152. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46711/magana.2024.1.1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours numériques natifs d’Afrique : technodiscours d’ici, technodiscours d’aujourd’hui. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Djilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Oulebsir-Oukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magana. L’analyse du discours dans tous ses sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46711/magana.2024.1.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dufiet et Marie-Christine Jullion (éds), Les Nouveaux langages au tournant du xxie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.451-452. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.32165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation comme technogenre de discours rapporté sur Twitter : description, catégorisation et fonctions technodiscursives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Discours, créativités et littératies dans l’espace numérique du Web 2.0. Terrains, pratiques et approches, 20, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/multilinguales.10870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de l'analyse du discours numérique en Algérie. Etat des lieux et éléments bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALTRALANG Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (01), pp.235-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Bencherif, Zakaria Mohamed & Mehieddine, Azzeddine (dirs), 2022, Langues, Discours et Identités au prisme des réseaux sociaux numériques, Paris, Éd. EME, Coll. Proximités Sociolinguistique et langue française, 4 avril 2022, 226 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de gramatică contrastivă</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (38), http://studiidegramaticacontrastiva.info/wp-content/uploads/2022/12/SGC-38-2022-192-196-Achour-Bourdache.pdf. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7476310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor, un technographisme véhiculant une énonciation matérielle visuelle sur Facebook. Description techno-sémiolinguistique et discursive des formes et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, 1 (5), pp.77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pseudonyme chez la communauté d’internautes algériens sur le web social : quels choix et quels enjeux sociolinguistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Lanseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multilinguales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.204-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Langues et discours au sein des sociétés contemporaines. Perspectives situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, Langue &amp; Société (Dislanso)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w8tc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse du discours numérique en Afrique francophone : praxis situées et appropriations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Djilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Oulebsir-Oukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magana. L’analyse du discours dans tous ses sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46711/magana.2024.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le profil numérique : Un technogenre discursif identitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s), discours et communications interculturelles à l’ère du numérique et de l’intelligence artificielle (IA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de français, Université de Tiaret, Feb 2025, Tiaret, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie de l’humour numérique : traces, circulations et mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'humour 2.0 : Discours, stratégies et enjeux à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Foreign Languages, Hassiba Benbouali University of Chlef, Oct 2025, Chlef, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des dynamiques interactionnelles dans la Messagerie Instantanée de Facebook : Typologie exploratoire des technoconversations rapportées et analyse techno-sémiopragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences, technologies innovantes et communication : pratiques individuelles, collectives et professionnelles sur le web social en contexte algérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Abbès Laghrour Khenchela - Laboratoire ILLAAC Khenchela, Algérie (40000), May 2024, Khenchela, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles affordances pour la veille informationnelle scientifique en SHS ? Contribution pour une description techno-sémiotique in situ des formes de veilles informationnelles académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Colloque International “Les sciences du langage et les discours numériques : Terrains, méthodes et analyses”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Chlef, Oct 2023, Chlef, Algérie. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/quog⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pseudonyme sur le web social, un énoncé identitaire révélateur de soi et de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie,culture et société: Repenser le rapport à soi et au collectif en milieu numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlphaDoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-209, 2024, Actes du colloque international, 978-9969-06-046-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue Multilinguales, 10 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.15189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une description linguistique des procédés auto-nominatifs dans les écosystèmes numériques : cas de Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907307v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pseudonyme : reflet d'identité sur le web social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Bourdache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Lanseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CA438A5"/>
+    <w:nsid w:val="703BED4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/achour-bourdache" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2071-8047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesms.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Djil&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Oulebsir-Oukil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Bourdache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/magana.2024.1.1.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/magana.2024.1.1.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32165" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/multilinguales.10870" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7476310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Lanseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706783v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/magana.2024.1.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706787v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w8tc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/quog" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphadoc.dz/produit/technologie-culture-et-societe-repenser-le-rapport-a-soi-et-au-collectif-en-milieu-numerique/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.15189" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907307v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/achour-bourdache" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2071-8047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=PnfL7hIAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesms.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Bourdache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/magana.2024.1.1.5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Djil&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Oulebsir-Oukil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/magana.2024.1.1.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/multilinguales.10870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916630v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7476310" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Lanseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w8tc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/magana.2024.1.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/quog" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphadoc.dz/produit/technologie-culture-et-societe-repenser-le-rapport-a-soi-et-au-collectif-en-milieu-numerique/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.15189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907307v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>