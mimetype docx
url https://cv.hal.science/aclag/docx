--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -66,1306 +66,1306 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Tick Species and Tick-borne Pathogens Hosted by Urban and Suburban European Hedgehogs (Erinaceus europaeus) in France</w:t>
+                <w:t xml:space="preserve">Stomoxys calcitrans as a potential mechanical vector of Anaplasma phagocytophilum : assessment through original ex vivo feeding models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Defosseux</w:t>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+                <w:t xml:space="preserve">Guillem Weis-Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Emmanuel Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Poux</w:t>
+                <w:t xml:space="preserve">Shukri Sharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Arné</w:t>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (3), pp.743-748. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33, pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7589/JWD-D-24-00178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2026021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044485v1</w:t>
+                <w:t xml:space="preserve">hal-05619594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dynamics of Borrelia afzelii and tick-borne encephalitis virus in C3H mice: insights into immune response</w:t>
+                <w:t xml:space="preserve">Diversity of Tick Species and Tick-borne Pathogens Hosted by Urban and Suburban European Hedgehogs (Erinaceus europaeus) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+                <w:t xml:space="preserve">Isabelle Defosseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Le Roux</w:t>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Valérie Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (e131), </w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (3), pp.743-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7589/JWD-D-24-00178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536730v1</w:t>
+                <w:t xml:space="preserve">hal-05044485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of host sex, age and behaviour on co-infection patterns in a wild ungulate</w:t>
+                <w:t xml:space="preserve">Interaction dynamics of Borrelia afzelii and tick-borne encephalitis virus in C3H mice: insights into immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Berland</w:t>
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bourret</w:t>
+                <w:t xml:space="preserve">Delphine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Peroz</w:t>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Malandrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonsergent</w:t>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182025100899⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (e131), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298829v2</w:t>
+                <w:t xml:space="preserve">hal-05536730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne diseases in Europe: Current prevention, control tools and the promise of aptamers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of host sex, age and behaviour on co-infection patterns in a wild ungulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+                <w:t xml:space="preserve">Vincent Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Carole Peroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+                <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+                <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 328, pp.110190. </w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (12), pp.1282-1296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2024.110190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0031182025100899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646754v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection dynamics of B. afzelii and TBEV in C3H mice: insights and implications for future research</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tick-borne diseases in Europe: Current prevention, control tools and the promise of aptamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lucien Deshuillers</w:t>
+                <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/iai.00249-24⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 328, pp.110190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2024.110190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646179v1</w:t>
+                <w:t xml:space="preserve">hal-04646754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of tick-borne and other pathogens: Co-infection or co-detection? That is the question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lucien Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, pp.100219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2024.100219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptamer selection against cell extracts containing the zoonotic obligate intracellular bacterium, Anaplasma phagocytophilum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+                <w:t xml:space="preserve">Co-infection dynamics of B. afzelii and TBEV in C3H mice: insights and implications for future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lucien Deshuillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-52808-8⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.00249-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434326v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaplasma phagocytophilum in urban and peri-urban passerine birds in Ile-de-France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aptamer selection against cell extracts containing the zoonotic obligate intracellular bacterium, Anaplasma phagocytophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Barzic</w:t>
+                <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+                <w:t xml:space="preserve">Frédéric Ducongé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (4), pp.102350. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.2465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2024.102350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-52808-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604193v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Susceptibility of C3H Mice to Tick-Borne Encephalitis Virus Infection: Implications for Co-Infection Models and Understanding of the Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaplasma phagocytophilum in urban and peri-urban passerine birds in Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcelli Stefania</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+                <w:t xml:space="preserve">Adrien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrée Anne-Claire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Cécile Le Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moutailler Sara</w:t>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (11), pp.2270. </w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (4), pp.102350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15112270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2024.102350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314251v1</w:t>
+                <w:t xml:space="preserve">hal-04604193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude rétrospective de 53 cas d’ulcère cornéen à collagénases chez le chien à partir des cas pris en charge à l’EnvA entre 2017 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Miltchaliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chahory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1406,2433 +1406,2567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Lambda Exonuclease Digestion or Purification Using Streptavidin-Coated Beads: Which One Is Best for Successful DNA Aptamer Selection?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Susceptibility of C3H Mice to Tick-Borne Encephalitis Virus Infection: Implications for Co-Infection Models and Understanding of the Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah Brosseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+                <w:t xml:space="preserve">Porcelli Stefania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrée Anne-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutailler Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mps5060089⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15112270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039187v1</w:t>
+                <w:t xml:space="preserve">hal-04314251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterobacterales high-risk clones and plasmids spreading bla ESBL/AmpC and bla OXA-48 genes within and between hospitalized dogs and their environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Jean Boulouis</w:t>
+                <w:t xml:space="preserve">Optimized Lambda Exonuclease Digestion or Purification Using Streptavidin-Coated Beads: Which One Is Best for Successful DNA Aptamer Selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Claire Lagrée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Va</w:t>
+                <w:t xml:space="preserve">Noah Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkac268⟩</w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (6), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mps5060089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03856467v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlisting the Ixodes scapularis Embryonic ISE6 Cell Line to Investigate the Neuronal Basis of Tick—Pathogen Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+                <w:t xml:space="preserve">Enterobacterales high-risk clones and plasmids spreading bla ESBL/AmpC and bla OXA-48 genes within and between hospitalized dogs and their environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natália Pipová</w:t>
+                <w:t xml:space="preserve">Anne Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Allain</w:t>
+                <w:t xml:space="preserve">Antoine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+                <w:t xml:space="preserve">Florence Va</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (10), pp.2754-2762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens10010070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkac268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316049v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03856467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Ixodes ricinus-Sheep Cycle of Anaplasma phagocytophilum NV2Os Propagated in Tick Cell Cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enlisting the Ixodes scapularis Embryonic ISE6 Cell Line to Investigate the Neuronal Basis of Tick—Pathogen Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consuelo Almazán</w:t>
+                <w:t xml:space="preserve">Natália Pipová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Fourniol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Eléonore Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gandoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00040⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10010070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313221v1</w:t>
+                <w:t xml:space="preserve">hal-03316049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistance de l’anaplasmose granulocytaire dans les troupeaux bovins : problème d'immunité ou co-circulation de différentes souches ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental Ixodes ricinus-Sheep Cycle of Anaplasma phagocytophilum NV2Os Propagated in Tick Cell Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Almazán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fourniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Haddad</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gandoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (10), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446952v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of immunogenicity and protection of the Mic1-3 knockout Toxoplasma gondii live attenuated strain in the feline host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitomir Djokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (6), pp.1457-1466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.11.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infections à Anaplasma phagocytophilum et Anaplasma platys chez les carnivores domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (79)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapeutique des maladies des bovins transmissibles par les tiques et moyens de prévention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Persistance de l’anaplasmose granulocytaire dans les troupeaux bovins : problème d'immunité ou co-circulation de différentes souches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (47)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446976v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Organospecific Microvascular Endothelial Cell Lines as New and Relevant In Vitro Models to Study Viral Infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Thérapeutique des maladies des bovins transmissibles par les tiques et moyens de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Fasani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+                <w:t xml:space="preserve">Pierre Deshuillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pivet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (47)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21155249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03020363v1</w:t>
+                <w:t xml:space="preserve">hal-04446976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-circulation of different &amp;lt;em&amp;gt;A. phagocytophilum&amp;lt;/em&amp;gt; variants within cattle herds and possible reservoir role for cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Bovine Organospecific Microvascular Endothelial Cell Lines as New and Relevant In Vitro Models to Study Viral Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Dugat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+                <w:t xml:space="preserve">Marine Pivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-2661-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21155249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627485v1</w:t>
+                <w:t xml:space="preserve">hal-03020363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Report: Identification of a Potential Marker of Anaplasma Phagocytophilum Associated with Cattle Abortion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Co-circulation of different &amp;lt;em&amp;gt;A. phagocytophilum&amp;lt;/em&amp;gt; variants within cattle herds and possible reservoir role for cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllys Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Haddad</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 64 (5), pp.e1-e3. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.12508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-2661-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434448v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One particular Anaplasma phagocytophilum ecotype infects cattle in the Camargue, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Short Report: Identification of a Potential Marker of Anaplasma Phagocytophilum Associated with Cattle Abortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Leblond</w:t>
+                <w:t xml:space="preserve">Doria Haciane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Keck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">B. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Desjardins</w:t>
+                <w:t xml:space="preserve">N. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
+              <w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (5), pp.e1-e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-017-2305-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.12508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604866v1</w:t>
+                <w:t xml:space="preserve">hal-04434448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Anaplasma phagocytophilum Genome Sequences from Five Cows, Two Horses, and One Roe Deer Collected in Europe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">One particular Anaplasma phagocytophilum ecotype infects cattle in the Camargue, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
+                <w:t xml:space="preserve">Agnès Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Nicolas Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+                <w:t xml:space="preserve">Isabelle Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00950-16⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-017-2305-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594527v1</w:t>
+                <w:t xml:space="preserve">hal-01604866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-locus variable-number tandem repeat analysis potentially reveals the existence of two groups of Anaplasma phagocytophilum circulating in cattle in France with different wild reservoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Draft Anaplasma phagocytophilum Genome Sequences from Five Cows, Two Horses, and One Roe Deer Collected in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina Zanella</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Véran</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lesage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.596. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (6), 2 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1888-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00950-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434454v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the black box of Anaplasma phagocytophilum diversity: current situation and future perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Multiple-locus variable-number tandem repeat analysis potentially reveals the existence of two groups of Anaplasma phagocytophilum circulating in cattle in France with different wild reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Maillard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gina Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Véran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2015.00061⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1888-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434442v1</w:t>
+                <w:t xml:space="preserve">hal-04434454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux vertébrés et les maladies dues à des bactéries vectorisées par les tiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Opening the black box of Anaplasma phagocytophilum diversity: current situation and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2015.00061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446925v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infections par Toxoplasma gondii chez les mammifères marins échoués sur les côtes françaises et roumaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les animaux vertébrés et les maladies dues à des bactéries vectorisées par les tiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446891v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics of first available bovine Anaplasma phagocytophilum genome obtained with targeted sequence capture.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les infections par Toxoplasma gondii chez les mammifères marins échoués sur les côtes françaises et roumaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193998v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparative genomics of first available bovine Anaplasma phagocytophilum genome obtained with targeted sequence capture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new multiple-locus variable-number tandem repeat analysis reveals different clusters for &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; circulating in domestic and wild ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1756-3305-7-439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3842,2025 +3976,2025 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du rôle possible de Stomoxys calcitrans dans la transmission d’Anaplasma phagocytophilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillem Weis-Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shukri Sharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche EnvA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Maisons-Alfort, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomoxys calcitrans : un potentiel vecteur mécanique d’Anaplasma phagocytophilum ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillem Weis-Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shukri Sharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Réunion annuelle du groupes Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial behaviour, age, and sex correlate with co-infection patterns in roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et Evolution, Oct 2024, Lyon, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-infection dynamics of B. afzelii and TBEV in C3H mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTP.11 - Tick and Tick-Borne Pathogens Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Havana (Cuba), Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d’Anaplasma phagocytophilum chez des passereaux d’Ile de France et caractérisation génétique des variants identifiés par différentes méthodes (typage groEL, ankA et MLST)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New perspectives for the detection of Anaplasma phagocytophilum infection using aptamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Barzic</w:t>
+                <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+                <w:t xml:space="preserve">Frédéric Ducongé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau TMT (Tiques et Maladies à tiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de pharmacie, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinary Laboratory Diagnosticians)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441660v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives for the detection of Anaplasma phagocytophilum infection using aptamers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Détection d’Anaplasma phagocytophilum chez des passereaux d’Ile de France et caractérisation génétique des variants identifiés par différentes méthodes (typage groEL, ankA et MLST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Barzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinary Laboratory Diagnosticians)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réseau TMT (Tiques et Maladies à tiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de pharmacie, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441690v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of co-infection models in mice with B. afzelii and TBEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EnvA, Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights regarding tick co-infections?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Pasteur Network webinar on Ticks and Tick-Borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pasteur Institute, Dec 2023, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection et développement d’aptamères dirigés contre A. phagocytophilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ducongé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau TMT (Tiques et maladies à tiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de pharmacie, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of co-infection models in mice with B. afzelii and TBEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau TMT (Tiques et Maladies à tiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Pharmacie, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d’Anaplasma phagocytophilum chez des passereaux d’Ile de France et caractérisation génétique des variants identifiés par différentes méthodes (typage groEL, ankA et MLST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EnvA, Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives for the detection of Anaplasma phagocytophilum infection using aptamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ducongé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques et doctorales de l’Anses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anses, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of co-infection models in mice with B. afzelii and TBEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSDA ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of co-infection models in mice with B. afzelii and TBEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCTM 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biological Center, Sep 2023, Csze Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of epidemiological cycles of Anaplasma phagocytophilum in France and neighboring countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Czech Tick Meeting 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration by a dual approach of the role in cattle abortion of an Anaplasma phagocytophilum vacuolar membrane protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllys Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Haciane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Rickettsia and other Intracellular Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5870,1654 +6004,1654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Viral Bacterial Interactions in Ticks Through a Novel Co Infection Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser la production du génome d'Anaplasma phagocytophilum, une étape cruciale pour comprendre la virulence et le tropisme d’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bienvenue chez les Microbes - 19ème congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of aptamers against Anaplasma phagocytophilum, a tick-borne and zoonotic bacterium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isolation of bovine CD34+ bone marrow stem and progenitor cells using a monoclonal antibody against CD34 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aptamers 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">2023 ACVP/ASVCP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447496v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of bovine CD34+ bone marrow stem and progenitor cells using a monoclonal antibody against CD34 protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Selection of aptamers against Anaplasma phagocytophilum, a tick-borne and zoonotic bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadia Haddad</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duconge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 ACVP/ASVCP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Aptamers 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380653v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and optimization of an aptamer selection protocol against A. phagocytophilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Tick and Tick-Borne Pathogen Conference (TTP10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of clones and plasmids carrying resistances to critically important antibiotics within and between hospitalized dogs and their environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Haenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Va</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Meeting on Microbial Epidemiological Markers (IMMEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bath (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04276228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of co-infection models in ticks and mice with two bacteria and one virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTP10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptamers, an innovative tool to study Anaplasma phagocytophilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duconge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Tick and Tick-Borne Pathogen Conference (TTP10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of the SELEX protocol by comparing the two most used single-stranded DNA generation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aptamers 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenicity of the Mic1-3 Knockout Toxoplasma gondii vaccine candidate in the feline host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitomir Djokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Club Vaccinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of intra-herd circulation of Anaplasma phagocytophilum strains in cattle farms in France and Germany by molecular typing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Contribution of molecular typing to the understanding of the circulation of Anaplasma phagocytophilum in cattle herds and to the description of a marker associated with cattle abortions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllys Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Rickettsia and other Intracellular Bacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447082v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of molecular typing to the understanding of the circulation of Anaplasma phagocytophilum in cattle herds and to the description of a marker associated with cattle abortions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Follow-up of intra-herd circulation of Anaplasma phagocytophilum strains in cattle farms in France and Germany by molecular typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllys Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">International Congress on Rickettsia and other Intracellular Bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447116v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity study of &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; circulating in domestic and wild ruminants in France by Multiple-Locus Variable-number tandem repeat Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Haciane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Congress on Rickettsia and Other Intracellular Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lausanne, Switzerland. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7527,147 +7661,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule endothéliale organospécifique isolée d’origine bovine ou canine et ses utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieda Claudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boullouis Henri-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR1915307. BIOBRAT. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7677,161 +7811,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction dynamics of B. afzelii and TBEV in C3H mice: insights into immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Le Roux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154805v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7978,51 +8112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Defosseux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-24-00178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.660" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298829v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182025100899" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lucie Le Dortz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2024.110190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucien Deshuillers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00249-24" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100219" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04434326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducong&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52808-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Etienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102350" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcelli Stefania" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagr&#233;e Anne-Claire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutailler Sara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112270" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miltchaliev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2023.05.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Brosseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps5060089" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03856467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jean Boulouis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Va" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac268" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Pipov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10010070" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alberdi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gandoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Morisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.11.076" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2661-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Haciane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12508" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2305-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00950-16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc V&#233;ran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1888-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434442v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2015.00061" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-973" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-439" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329506v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Li&#233;nard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Weis-Servat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukri Sharif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713906v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien &#201;tienne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04441690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398403v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04441703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398414v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441471v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04441732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398418v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447045v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391580v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bouton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivel Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447496v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276228v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943429v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Dortz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447266v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379002v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfeffer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chastagner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boullouis Henri-Jean" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154805v6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Weis-Servat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Li&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukri Sharif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2026021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Defosseux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-24-00178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298829v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182025100899" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646754v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lucie Le Dortz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2024.110190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucien Deshuillers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100219" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00249-24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04434326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducong&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52808-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Etienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102350" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miltchaliev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2023.05.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcelli Stefania" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagr&#233;e Anne-Claire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutailler Sara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112270" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Brosseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps5060089" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03856467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jean Boulouis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Va" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac268" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Pipov&#225;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10010070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alberdi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gandoin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Morisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dor&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.11.076" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446990v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446976v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2661-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Haciane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12508" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2305-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00950-16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434454v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc V&#233;ran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1888-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2015.00061" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-973" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-439" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329506v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807620v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04441690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441660v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien &#201;tienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04441703v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398414v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04441732v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398377v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391580v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bouton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivel Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943429v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Dortz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chauvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dore" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfeffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799841v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chastagner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021836v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boullouis Henri-Jean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154805v6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>