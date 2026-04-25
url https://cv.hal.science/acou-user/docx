--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Acou Anthony </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Référent amphihalin et co-responsable thématique Poissons & Céphalopodes pélagiques côtiers et espèces patrimoniales pour la DCSMM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">acou-user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5166-0912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MigrenMer : synthèse et valorisation des connaissances disponibles sur les migrateurs amphihalins en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47/2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom depth carving the pelagic spatial organisation in large marine ecosystem: The case of North West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Jeyid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285, pp.105372. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2024.105372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures” [Mar. Environ. Res. 196 (2024) 106426]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.106483. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 299, pp.108686. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106915. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.106426. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Pacific: a unique geological and oceanographic region of freshwater island-oasis habitats for anguillid eel population interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schabetsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kuroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurately predicting rare and poorly detectable species habitat for spatial protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals using coupled split-beam and multibeam echosounders and two scuba-diving observational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.103905. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical snapshot of life-history traits of European silver eels: insights from otolith microchemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoko Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-023-00940-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic niches of diadromous fishes inform on interspecific competition in an obstructed catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1242452. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1242452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.102924. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries-dependent and -Independent data used to model the distribution of diadromous fish at-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A.M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109107. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling carry-over effects from environment in fish nursery grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 857, pp.159487. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling past migrations to determine efficient management rules favouring silver eel escapement from a large regulated Floodplain Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.126192. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2022.126192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European flounder foraging movements in an estuarine nursery seascape inferred from otolith microchemistry and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.105797. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible strong impact of tidal power plant on silver eels' migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jézabel Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouana Gharnit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, pp.108116. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Contaminants Shape the Fitness of the Endangered European Eel: A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.274. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes7050274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals combining multibeam and split-beam echosounders with visual observations from diving [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientifics Reports </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153959v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-approach study to reveal eel life-history traits in an obstructed catchment before dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 849 (849), pp.1885-1903. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-022-04833-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of vulnerable skate from fisheries dependent data using imperfect detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.102859. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of the swim bladder parasite Anguillicola crassus (Nematoda) in fecal samples of the endangered European eel Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.1897-1902. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-021-07100-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a multibeam echosounder to survey pelagic fish shoals and their spatio-temporal distribution in ultra-shallow waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107705. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the river and sea lamprey in western European marine waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.409-419. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr01113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards transferability in fish migration models: A generic operational tool for predicting silver eel migration in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 739, pp.140069. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Distribution of anguillid leptocephali and possible spawning areas in the South Pacific Ocean&amp;quot; [Progr. Oceanogr. 180 (2020) 102234]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kuroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Pikering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When &amp;quot;safe&amp;quot; dams kill: analyzing combination of impacts of overflow dams on the migration of silver eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.105741. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the trade-off between silver eel escapement and hydropower generation with simple decision rules for turbine shutdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261, pp.110212. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial functional structure and stable isotopic variation of leptocephali across three current zones in the western South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Ghinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.102264. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the quality of European silver eels and tentative approach to trace the origin of contaminants - An European overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Belpaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Covaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 743, pp.140675. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of anguillid leptocephali and possible spawning areas in the South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kuroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Pikering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.102234. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of endangered European eels in proximity to a dam during downstream migration: Novel insights using high accuracy 3D acoustic telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.266-279. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic diversity and lack of pronounced population structure in five species of sympatric Pacific eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Gubili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schabetsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poellabauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becky Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M Wagstaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fme.12287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver eel downstream migration in the River Rhine, route choice, and its impacts on escapement: A 6-year telemetry study in a highly anthropized system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.202-211. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metazoan parasite communities in Alosa alosa (Linnaeus, 1758) and Alosa fallax (Lac,pSde, 1803) (Clupeidae) from North-East Atlantic coastal waters and connected rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bourgau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116 (8), pp.2211-2230. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-017-5525-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration behaviour and escapement of European silver eels from a large lake and wetland system subject to water level management (Grand‐Lieu Lake, France): New insights from regulated acoustic telemetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.570 - 579. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04285049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors determining survival of European eels in two unexploited sub-populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (6), pp.947-962. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in responses of two coastal species to fluctuating salinities and temperatures: Potential modification of specific distribution areas in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical observations of the spawning migration of European eels: The long and dangerous road to the Sargasso Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Righton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Westerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Økland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (10), pp.e1501694. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1501694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupted downstream migration behaviour of European silver eels (Anguilla anguilla, L.) in an obstructed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc L. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-016-0522-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-release processes influencing short-term mortality of glass eels in the French eel (Anguilla anguilla, Linnaeus 1758) stocking programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.150-157. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsv074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in factors explaining growth rate variability in European eel subpopulations: the possible role of habitat carrying capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain J. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and impact of the gill-parasitic Mazocraes alosae (Herman, 1782) (Monogenea Polyopisthocotylea) on Alosa fallax (Lacépède, 1803) (Clupeidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 763 (1), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2391-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal shock during diel vertical migration on the energy required for oceanic migration of the European silver eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tudorache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E.E.J.M. van den Thillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 463, pp.168-172. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length-weight relationships of the silver European eel, Anguilla anguilla (Linnaeus, 1758), across its geographic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (2), pp.427-430. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration behaviour of silver eels (Anguilla anguilla) in a large estuary of Western Europe inferred from acoustic telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 137, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling marine shad distribution using data from french bycatch fishery surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 511, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of introduced vs. native parasites on the body condition of migrant silver eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.38. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2013040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting animal migration using SARIMAX: an efficient means of reducing silver eel mortality caused by turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr00517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reproductive traits between two salt-marsh wolf spiders (Araneae, Lycosidae) under different habitat suitability conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157075511X566461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat carrying capacity is reached for the European eel in a small coastal catchment: evidence and implications for managing eel stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan A van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (5), pp.952-968. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02540.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness consequences of individual specialisation in resource use and trophic morphology in European eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167 (1), pp.75-84. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-011-1974-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of toxic cyanobacteria on gastropods and microcystin accumulation in a eutrophic lake (Grand-Lieu, France) with special reference to Physa (= Physella) acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (17), pp.3560-3568. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of toxic cyanobacteria on community structure and microcystin accumulation of freshwater molluscs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (2), pp.609-617. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental determinism of year-to-year recruitment variability of European eel Anguilla anguilla in a small coastal catchment, the Fremur, north-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (9), pp.1985 - 2001. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02288.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant invasion phenomenon enhances reproduction performance in an endangered spider.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Outreman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (10), pp.1241-6. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-009-0589-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of commercial fishing and predation by cormorants on the Anguilla anguilla stock of a shallow eutrophic lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (9), pp.2132-2138. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02286.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European eel distribution and body condition in a river floodplain: effect of longitudinal and lateral connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vila-Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.567 - 576. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2008.00307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of silver eels contamination by microcystin-LR at the onset of the seaward migration: what consequences for breeding potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (3), pp.753-762. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01726.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration pattern of silver eel (Anguilla anguilla, L.) in an obstructed river system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.432 - 442. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2008.00295.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts for characterizing spawning biomass of the European eel (Anguilla anguilla) in catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (4), pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of silver eel (Anguilla anguilla L.) sex ratio in a catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp. 583-588. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00195.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error in ocular index measurements in European eel Anguilla anguilla (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.‐j. Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.578-582. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00189.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in European eel, Anguilla anguilla, stocks in a small catchment after installation of fish passes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp. 123-129. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2400.2004.00433.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standardized characterization of the potentially migrating silver European eel (Anguilla anguilla L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 164, pp.237-255. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0003-9136/2005/0164-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The yellow European eel (Anguilla anguilla L.) may adopt a sedentary lifestyle in inland freshwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 14, pp. 191-196. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2005.00092.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la migration d'avalaison des anguilles par une conduite de débit réservé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.43-54. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of glass eels (Anguilla anguilla) on the french mediterranean coast: A comparative analysis of biometric and pigmentation characteristics during the 1974-75 and 2000-01 sampling seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lecomte-Finiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.85-96. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvering of female eels (Anguilla anguilla) in two sub-populations of the Rhône delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Contournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panfili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguillicolosis among silver eels: A 2-year survey in 4 habitats from Camargue (Rhône delta, south of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organisation of European eel ( Anguilla anguilla L.) in a small catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baisez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (4), pp.254-264. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1600-0633.2003.00021.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SILVERING OF FEMALE EELS (ANGUILLA ANGUILLA) IN TWO SUB-POPULATIONS OF THE RHÔNE DELTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Contournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panfili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European eel (Anguilla anguilla): prediction of spawner escapement from continental population parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, vol. 57, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f00-096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of an eel population (Anguilla anguilla L.) in a small coastal catchment of northern Brittany (France). Consequences of hydraulic works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 349, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:1998038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04609384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île de Ré - Pertuis ISRA factsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph A Rohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barra-Donegal Fan Complex ISRA Factsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph A Rohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normano-Breton Gulf ISRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Biton-Porsmoguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belle-Île & Loire Estuary ISRA Factsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph A Rohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser la sortie des anguilles argentées du lac de Grand Lieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn ar Bed n°255</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fish at sea database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/91719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de campagnes ACaPELA 2024 et 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthodologie pour l'élaboration de la stratégie nationale de surveillance des poissons et céphalopodes dans les milieux côtiers des façades Atlantique-Manche Mer du Nord : le cas des poissons pélagiques et des poissons bentho-démersaux sur substrats durs et habitats biogéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Roost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude du programme OPPSMER -Observatoire des Poissons Pélagiques de la baie de Saint Malo et de l'Estuaire de la Rance et campagnes ACaPELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement méthodologique de la surveillance des élasmobranches dans le cadre de la DCSMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025, 44 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Sarah Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jézabel Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; Station marine de Dinard; Office français de la biodiversité. 2024, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cormy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du projet « MigrenMer » : Synthèse et valorisation des connaissances disponibles sur les migrateurs amphihalins en mer Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2024, 81 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449323v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2024-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2024, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Sarah Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Station marine de Dinard, Muséum National d’Histoire Naturelle. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des Chondrichtyens de France métropolitaine - Cartographier la présence et la sensibilité des espèces réglementées dans le cadre du programme de mesures D01-PC-OE01-AN1 (sous-action 1) de la DCSMM (Directive Cadre Stratégie Milieu Marin) cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d'expertise de PatriNat et de l'Université de Corse. 2024, 385 pp. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04475562v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement méthodologique du programme de surveillance des élasmobranches du descripteur 1 Biodiversité Poissons & Céphalopodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024, 44p + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04445882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un réseau de surveillance & observation des poissons côtiers rocheux, compte-rendu et perspectives de l'atelier DCSMM-ILICO 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04651149v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2023-2024. Avis du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2023, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de recueil de données et d’échantillons lors de la capture de migrateurs amphihalins en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adly Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'arasement des barrages sur l'histoire de vie des espèces amphihalines thalassotoques : cas de l'anguille et du flet de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Sarah Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN-Station Marine de Dinard; Agence de l'eau Seine Normandie. 2023, 89 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'utilisation des habitats aquatiques et estimation de la densité des silures glanes en milieu naturel WP3-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations Agréées Des Pêcheurs Professionnels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CITERES (CItés, TERritoires, Environnement et Sociétés). 2023, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d'accompagnement pour l'évaluation de l'objectif environnemental D01-PC-OE02-ind 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle, station de Dinard, France. 2022, 16 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), IRD, Dinard. 2022, 72 p. + 6 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04136808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance & observation des poissons côtiers rocheux - Compte-rendu et perspectives de l'atelier DCSMM & ILICO des 8 et 9 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2022, 23 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04134462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaulaton Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; PatriNat (OFB-CNRS-MNHN). 2022, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du descripteur D1. Biodiversité – Poissons et Céphalopodes en France métropolitaine. Rapport scientifique pour l'évaluation cycle 3 au titre de la DCSMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anik Brind'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Regimbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer; Patrinat (OFB-MNHN-CNRS). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'avancement du projet ACaPELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'analyse de l'existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour l'harmonisation de la surveillance et des évaluations réalisées dans le cadre des Directives Oiseaux, Habitats-Faune-Flore, et des Directives-Cadres sur l'Eau et Stratégie pour le milieu Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Souquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bensettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 65 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Office Français de la Biodiversité; Museum National d'Histoire Naturelle (MNHN). 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents : terminer un état de référence pour les poissons migrateurs amphihalins et anticiper l’expansion spatiale de l’écrevisse de Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention n°1078068, Agence de l'Eau Seine-Normandie. 2021, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers (SP 3/action 7) - Rapport d'analyse du dispositif ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 67 p. + 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrice d'interaction entre espèces amphihalines et activité de pêche dans le milieu marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2021, 12 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et estimation du flux d’échappement des anguilles argentées de la Loire fluviale de 2017 à 2019 et retour d’expériences sur le repeuplement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-S Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle, station de Dinard, France. 2021, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux relatifs à l'élaboration du Programme de Surveillance DCSMM 2 ème cycle Poissons-Céphalopodes Côtiers et Espèces Patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2020, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04249759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of tagged silver eels in the Atlantic 2006-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Righton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Westerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Sjöberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the ecology of diadromous fish at sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie a M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; MNHN; AFB - Agence française pour la biodiversité. 2020, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des liens entre les PdS DCSMM 1er cycle au regard des autres politiques européennes, les accords internationaux et avec les autres Etats membres pour les Poissons et Céphalopodes dans les milieux côtiers (hors milieu meuble) et les espèces patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 15 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04258936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des PdS DCSMM 1er cycle au regard du BEE révisé du 2ème cycle pour les poissons et céphalopodes côtiers et les espèces à occurrences rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04255900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des PdS DCSMM 1 er cycle au regard des OE révisés du 2 ème cycle pour les Poissons et Céphalopodes dans les milieux côtiers (hors meuble) et les espèces patrimoniales (SP1, SP2, SP4 et SPx)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04255911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation DCSMM 2018 de l'état écologique des poissons et céphalopodes de France métropolitaine : Rapport scientifique du co-pilotage MNHN D1-PC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Artero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN-Station Marine de Dinard. 2018, 160 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-projet sommaire : Développement méthodologique de la surveillance DCSMM des poissons et céphalopodes des milieux pélagiques côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point des méthodes de caractérisation de l'état du peuplement de poissons et espèces assimilées sur la Sélune [Rapport d’étape 2ème année - Décembre 2013]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Daroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques); INRA. 2013, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures Insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bădiliță</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Brevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiy Bushuiev,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Forum 2024 Forum on fisheries science in the Mediterranean and the Black sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFCM (FAO), Feb 2024, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures; insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bădiliță</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Brevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiy Bushuiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sturgeon week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE EABX, Sep 2024, Cestas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the fish shoals depending on bottom variables in various ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES. Working Group of Fisheries Acoustics, Science and Technology (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Plouzané, France. p. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of European eel restocking in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Péru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiaDES Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative sampling protocol for fish species identification methods in shallow waters: towed diver, towed video and stereoscopic camera system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9706039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichthyological importance of shallow coastal areas for pelagic communities : contributions of echosounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on Fisheries Acoustics, Science and Technology (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Dakar, Senegal. pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental parameters on acoustic characterisation of pelagic biocenoses in ultra-shallow (5-30 m) coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04159412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des connaissances et lacunes sur les phases marines et estuariennes des poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour nos poissons migrateurs?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pacé (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Production and Condition Indices of Premigrant Eels in Two Small Atlantic Coastal Catchments of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eels at the edge: science, status, and conservation concerns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society, Aug 2003, Quebec (Canada), Canada. pp.157-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of morphological and architectural characters in three pear progenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Lezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Pear Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatiotemporal variations of eels abundance in small catchements : interest for eel stock assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diad Fish : les poissons migrateurs amphialins d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. p.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of specific fish passes for european eel (Anguilla anguilla L.) recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Ecohydraulics. Aquatic Habitats: Analysis &amp; Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Madrid (ES), Spain. pp. 937-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catadromous migration dynamics of European eel ( Anguilla anguilla , L.) in a dammed catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of the International Association of Theoretical and Applied Limnology (SIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Theoretical and Applied Limnology (SIL), Aug 1998, Dublin, Ireland. pp.3117-3120, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03680770.1998.11898251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of European eel ( Anguilla anguilla L.) in the transfer of organic matter between marine and freshwater systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of the International Association of Theoretical and Applied Limnology (SIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Dublin (Ireland), Ireland. pp.616-619, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03680770.1998.11901309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chondrichthyans Distribution Atlas within North-Eastern Atlantic and French Mediterranean waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Elasmobranch Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute loss of European silver eel fitness by introduced (vs native) parasitic helminthes threatening spawning success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intenational Eel Symposium, 144th Annal Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for investigating diadromous fish movements: conventional, PIT, acoustic and radio tagging and tracking: chapter 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to fish migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.214-250, 2016, 978-1-4987-1873-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of upstream migration and movements in inland waters by anguillid eels: toward a general theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Baisez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Aida et al. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eel Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp 191-212, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Interactions Between Fish and Offshore Wind Farms Using Acoustic Telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2025 Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, BREST, France. IEEE; IEEE, pp.1-7, 2025, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId501"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Acou Anthony </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Référent amphihalin et co-responsable thématique Poissons & Céphalopodes pélagiques côtiers et espèces patrimoniales pour la DCSMM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">acou-user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5166-0912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MigrenMer : synthèse et valorisation des connaissances disponibles sur les migrateurs amphihalins en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47/2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom depth carving the pelagic spatial organisation in large marine ecosystem: The case of North West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Jeyid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285, pp.105372. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2024.105372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures” [Mar. Environ. Res. 196 (2024) 106426]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.106483. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 299, pp.108686. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106915. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.106426. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Pacific: a unique geological and oceanographic region of freshwater island-oasis habitats for anguillid eel population interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schabetsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kuroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurately predicting rare and poorly detectable species habitat for spatial protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals using coupled split-beam and multibeam echosounders and two scuba-diving observational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.103905. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic niches of diadromous fishes inform on interspecific competition in an obstructed catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1242452. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1242452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical snapshot of life-history traits of European silver eels: insights from otolith microchemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoko Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-023-00940-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.102924. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries-dependent and -Independent data used to model the distribution of diadromous fish at-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A.M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109107. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling carry-over effects from environment in fish nursery grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 857, pp.159487. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling past migrations to determine efficient management rules favouring silver eel escapement from a large regulated Floodplain Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.126192. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2022.126192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European flounder foraging movements in an estuarine nursery seascape inferred from otolith microchemistry and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.105797. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible strong impact of tidal power plant on silver eels' migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jézabel Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouana Gharnit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, pp.108116. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Contaminants Shape the Fitness of the Endangered European Eel: A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.274. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes7050274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals combining multibeam and split-beam echosounders with visual observations from diving [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientifics Reports </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153959v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-approach study to reveal eel life-history traits in an obstructed catchment before dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 849 (849), pp.1885-1903. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-022-04833-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of vulnerable skate from fisheries dependent data using imperfect detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.102859. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a multibeam echosounder to survey pelagic fish shoals and their spatio-temporal distribution in ultra-shallow waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107705. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of the swim bladder parasite Anguillicola crassus (Nematoda) in fecal samples of the endangered European eel Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.1897-1902. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-021-07100-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the river and sea lamprey in western European marine waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.409-419. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr01113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When &amp;quot;safe&amp;quot; dams kill: analyzing combination of impacts of overflow dams on the migration of silver eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.105741. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards transferability in fish migration models: A generic operational tool for predicting silver eel migration in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 739, pp.140069. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Distribution of anguillid leptocephali and possible spawning areas in the South Pacific Ocean&amp;quot; [Progr. Oceanogr. 180 (2020) 102234]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kuroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Pikering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the trade-off between silver eel escapement and hydropower generation with simple decision rules for turbine shutdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261, pp.110212. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial functional structure and stable isotopic variation of leptocephali across three current zones in the western South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Ghinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.102264. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the quality of European silver eels and tentative approach to trace the origin of contaminants - An European overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Belpaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Covaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 743, pp.140675. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of anguillid leptocephali and possible spawning areas in the South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kuroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Pikering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.102234. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of endangered European eels in proximity to a dam during downstream migration: Novel insights using high accuracy 3D acoustic telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.266-279. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic diversity and lack of pronounced population structure in five species of sympatric Pacific eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Gubili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schabetsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poellabauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becky Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M Wagstaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fme.12287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver eel downstream migration in the River Rhine, route choice, and its impacts on escapement: A 6-year telemetry study in a highly anthropized system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.202-211. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metazoan parasite communities in Alosa alosa (Linnaeus, 1758) and Alosa fallax (Lac,pSde, 1803) (Clupeidae) from North-East Atlantic coastal waters and connected rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bourgau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116 (8), pp.2211-2230. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-017-5525-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration behaviour and escapement of European silver eels from a large lake and wetland system subject to water level management (Grand‐Lieu Lake, France): New insights from regulated acoustic telemetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.570 - 579. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04285049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in responses of two coastal species to fluctuating salinities and temperatures: Potential modification of specific distribution areas in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors determining survival of European eels in two unexploited sub-populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (6), pp.947-962. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-release processes influencing short-term mortality of glass eels in the French eel (Anguilla anguilla, Linnaeus 1758) stocking programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.150-157. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsv074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical observations of the spawning migration of European eels: The long and dangerous road to the Sargasso Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Righton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Westerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Økland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (10), pp.e1501694. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1501694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupted downstream migration behaviour of European silver eels (Anguilla anguilla, L.) in an obstructed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc L. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-016-0522-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in factors explaining growth rate variability in European eel subpopulations: the possible role of habitat carrying capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain J. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and impact of the gill-parasitic Mazocraes alosae (Herman, 1782) (Monogenea Polyopisthocotylea) on Alosa fallax (Lacépède, 1803) (Clupeidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 763 (1), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2391-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal shock during diel vertical migration on the energy required for oceanic migration of the European silver eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tudorache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E.E.J.M. van den Thillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 463, pp.168-172. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length-weight relationships of the silver European eel, Anguilla anguilla (Linnaeus, 1758), across its geographic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (2), pp.427-430. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration behaviour of silver eels (Anguilla anguilla) in a large estuary of Western Europe inferred from acoustic telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 137, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling marine shad distribution using data from french bycatch fishery surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 511, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of introduced vs. native parasites on the body condition of migrant silver eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.38. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2013040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting animal migration using SARIMAX: an efficient means of reducing silver eel mortality caused by turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr00517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reproductive traits between two salt-marsh wolf spiders (Araneae, Lycosidae) under different habitat suitability conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157075511X566461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat carrying capacity is reached for the European eel in a small coastal catchment: evidence and implications for managing eel stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan A van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (5), pp.952-968. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02540.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness consequences of individual specialisation in resource use and trophic morphology in European eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167 (1), pp.75-84. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-011-1974-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of toxic cyanobacteria on gastropods and microcystin accumulation in a eutrophic lake (Grand-Lieu, France) with special reference to Physa (= Physella) acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (17), pp.3560-3568. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of toxic cyanobacteria on community structure and microcystin accumulation of freshwater molluscs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (2), pp.609-617. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental determinism of year-to-year recruitment variability of European eel Anguilla anguilla in a small coastal catchment, the Fremur, north-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (9), pp.1985 - 2001. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02288.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant invasion phenomenon enhances reproduction performance in an endangered spider.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Outreman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (10), pp.1241-6. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-009-0589-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of commercial fishing and predation by cormorants on the Anguilla anguilla stock of a shallow eutrophic lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (9), pp.2132-2138. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02286.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European eel distribution and body condition in a river floodplain: effect of longitudinal and lateral connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vila-Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.567 - 576. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2008.00307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of silver eels contamination by microcystin-LR at the onset of the seaward migration: what consequences for breeding potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (3), pp.753-762. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01726.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration pattern of silver eel (Anguilla anguilla, L.) in an obstructed river system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.432 - 442. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2008.00295.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts for characterizing spawning biomass of the European eel (Anguilla anguilla) in catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (4), pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of silver eel (Anguilla anguilla L.) sex ratio in a catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp. 583-588. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00195.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error in ocular index measurements in European eel Anguilla anguilla (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.‐j. Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.578-582. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00189.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in European eel, Anguilla anguilla, stocks in a small catchment after installation of fish passes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp. 123-129. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2400.2004.00433.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standardized characterization of the potentially migrating silver European eel (Anguilla anguilla L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 164, pp.237-255. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0003-9136/2005/0164-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The yellow European eel (Anguilla anguilla L.) may adopt a sedentary lifestyle in inland freshwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 14, pp. 191-196. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2005.00092.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of glass eels (Anguilla anguilla) on the french mediterranean coast: A comparative analysis of biometric and pigmentation characteristics during the 1974-75 and 2000-01 sampling seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lecomte-Finiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.85-96. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la migration d'avalaison des anguilles par une conduite de débit réservé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.43-54. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvering of female eels (Anguilla anguilla) in two sub-populations of the Rhône delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Contournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panfili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguillicolosis among silver eels: A 2-year survey in 4 habitats from Camargue (Rhône delta, south of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organisation of European eel ( Anguilla anguilla L.) in a small catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baisez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (4), pp.254-264. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1600-0633.2003.00021.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SILVERING OF FEMALE EELS (ANGUILLA ANGUILLA) IN TWO SUB-POPULATIONS OF THE RHÔNE DELTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Contournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panfili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European eel (Anguilla anguilla): prediction of spawner escapement from continental population parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, vol. 57, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f00-096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of an eel population (Anguilla anguilla L.) in a small coastal catchment of northern Brittany (France). Consequences of hydraulic works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 349, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:1998038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04609384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île de Ré - Pertuis ISRA factsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph A Rohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barra-Donegal Fan Complex ISRA Factsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph A Rohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normano-Breton Gulf ISRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Biton-Porsmoguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belle-Île & Loire Estuary ISRA Factsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph A Rohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser la sortie des anguilles argentées du lac de Grand Lieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn ar Bed n°255</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fish at sea database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/91719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthodologie pour l'élaboration de la stratégie nationale de surveillance des poissons et céphalopodes dans les milieux côtiers des façades Atlantique-Manche Mer du Nord : le cas des poissons pélagiques et des poissons bentho-démersaux sur substrats durs et habitats biogéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Roost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de campagnes ACaPELA 2024 et 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude du programme OPPSMER -Observatoire des Poissons Pélagiques de la baie de Saint Malo et de l'Estuaire de la Rance et campagnes ACaPELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement méthodologique de la surveillance des élasmobranches dans le cadre de la DCSMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025, 44 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Sarah Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jézabel Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; Station marine de Dinard; Office français de la biodiversité. 2024, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cormy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du projet « MigrenMer » : Synthèse et valorisation des connaissances disponibles sur les migrateurs amphihalins en mer Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2024, 81 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449323v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2024-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2024, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Sarah Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Station marine de Dinard, Muséum National d’Histoire Naturelle. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des Chondrichtyens de France métropolitaine - Cartographier la présence et la sensibilité des espèces réglementées dans le cadre du programme de mesures D01-PC-OE01-AN1 (sous-action 1) de la DCSMM (Directive Cadre Stratégie Milieu Marin) cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d'expertise de PatriNat et de l'Université de Corse. 2024, 385 pp. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04475562v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement méthodologique du programme de surveillance des élasmobranches du descripteur 1 Biodiversité Poissons & Céphalopodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024, 44p + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04445882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un réseau de surveillance & observation des poissons côtiers rocheux, compte-rendu et perspectives de l'atelier DCSMM-ILICO 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04651149v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'arasement des barrages sur l'histoire de vie des espèces amphihalines thalassotoques : cas de l'anguille et du flet de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Sarah Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN-Station Marine de Dinard; Agence de l'eau Seine Normandie. 2023, 89 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de recueil de données et d’échantillons lors de la capture de migrateurs amphihalins en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adly Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'utilisation des habitats aquatiques et estimation de la densité des silures glanes en milieu naturel WP3-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations Agréées Des Pêcheurs Professionnels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CITERES (CItés, TERritoires, Environnement et Sociétés). 2023, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2023-2024. Avis du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2023, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d'accompagnement pour l'évaluation de l'objectif environnemental D01-PC-OE02-ind 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle, station de Dinard, France. 2022, 16 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), IRD, Dinard. 2022, 72 p. + 6 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04136808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance & observation des poissons côtiers rocheux - Compte-rendu et perspectives de l'atelier DCSMM & ILICO des 8 et 9 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2022, 23 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04134462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du descripteur D1. Biodiversité – Poissons et Céphalopodes en France métropolitaine. Rapport scientifique pour l'évaluation cycle 3 au titre de la DCSMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anik Brind'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Regimbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer; Patrinat (OFB-MNHN-CNRS). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaulaton Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; PatriNat (OFB-CNRS-MNHN). 2022, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'avancement du projet ACaPELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'analyse de l'existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour l'harmonisation de la surveillance et des évaluations réalisées dans le cadre des Directives Oiseaux, Habitats-Faune-Flore, et des Directives-Cadres sur l'Eau et Stratégie pour le milieu Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Souquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bensettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 65 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers (SP 3/action 7) - Rapport d'analyse du dispositif ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 67 p. + 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Office Français de la Biodiversité; Museum National d'Histoire Naturelle (MNHN). 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents : terminer un état de référence pour les poissons migrateurs amphihalins et anticiper l’expansion spatiale de l’écrevisse de Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention n°1078068, Agence de l'Eau Seine-Normandie. 2021, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrice d'interaction entre espèces amphihalines et activité de pêche dans le milieu marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2021, 12 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et estimation du flux d’échappement des anguilles argentées de la Loire fluviale de 2017 à 2019 et retour d’expériences sur le repeuplement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-S Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle, station de Dinard, France. 2021, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux relatifs à l'élaboration du Programme de Surveillance DCSMM 2 ème cycle Poissons-Céphalopodes Côtiers et Espèces Patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2020, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04249759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of tagged silver eels in the Atlantic 2006-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Righton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Westerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Sjöberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the ecology of diadromous fish at sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie a M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; MNHN; AFB - Agence française pour la biodiversité. 2020, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des liens entre les PdS DCSMM 1er cycle au regard des autres politiques européennes, les accords internationaux et avec les autres Etats membres pour les Poissons et Céphalopodes dans les milieux côtiers (hors milieu meuble) et les espèces patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 15 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04258936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des PdS DCSMM 1 er cycle au regard des OE révisés du 2 ème cycle pour les Poissons et Céphalopodes dans les milieux côtiers (hors meuble) et les espèces patrimoniales (SP1, SP2, SP4 et SPx)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04255911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des PdS DCSMM 1er cycle au regard du BEE révisé du 2ème cycle pour les poissons et céphalopodes côtiers et les espèces à occurrences rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04255900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation DCSMM 2018 de l'état écologique des poissons et céphalopodes de France métropolitaine : Rapport scientifique du co-pilotage MNHN D1-PC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Artero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN-Station Marine de Dinard. 2018, 160 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-projet sommaire : Développement méthodologique de la surveillance DCSMM des poissons et céphalopodes des milieux pélagiques côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point des méthodes de caractérisation de l'état du peuplement de poissons et espèces assimilées sur la Sélune [Rapport d’étape 2ème année - Décembre 2013]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Daroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques); INRA. 2013, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures Insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bădiliță</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels W. P. Brevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiy Bushuiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on Sturgeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Sturgeon Conservation Society; University of Wuhan, Oct 2025, Yichang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures Insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bădiliță</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Brevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiy Bushuiev,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Forum 2024 Forum on fisheries science in the Mediterranean and the Black sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFCM (FAO), Feb 2024, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures; insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bădiliță</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Brevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiy Bushuiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sturgeon week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE EABX, Sep 2024, Cestas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the fish shoals depending on bottom variables in various ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES. Working Group of Fisheries Acoustics, Science and Technology (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Plouzané, France. p. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative sampling protocol for fish species identification methods in shallow waters: towed diver, towed video and stereoscopic camera system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9706039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of European eel restocking in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Péru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiaDES Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichthyological importance of shallow coastal areas for pelagic communities : contributions of echosounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on Fisheries Acoustics, Science and Technology (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Dakar, Senegal. pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental parameters on acoustic characterisation of pelagic biocenoses in ultra-shallow (5-30 m) coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04159412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des connaissances et lacunes sur les phases marines et estuariennes des poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour nos poissons migrateurs?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pacé (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Production and Condition Indices of Premigrant Eels in Two Small Atlantic Coastal Catchments of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eels at the edge: science, status, and conservation concerns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society, Aug 2003, Quebec (Canada), Canada. pp.157-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of morphological and architectural characters in three pear progenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Lezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Pear Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatiotemporal variations of eels abundance in small catchements : interest for eel stock assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diad Fish : les poissons migrateurs amphialins d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. p.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of specific fish passes for european eel (Anguilla anguilla L.) recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Ecohydraulics. Aquatic Habitats: Analysis &amp; Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Madrid (ES), Spain. pp. 937-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catadromous migration dynamics of European eel ( Anguilla anguilla , L.) in a dammed catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of the International Association of Theoretical and Applied Limnology (SIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Theoretical and Applied Limnology (SIL), Aug 1998, Dublin, Ireland. pp.3117-3120, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03680770.1998.11898251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of European eel ( Anguilla anguilla L.) in the transfer of organic matter between marine and freshwater systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of the International Association of Theoretical and Applied Limnology (SIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Dublin (Ireland), Ireland. pp.616-619, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03680770.1998.11901309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chondrichthyans Distribution Atlas within North-Eastern Atlantic and French Mediterranean waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Elasmobranch Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute loss of European silver eel fitness by introduced (vs native) parasitic helminthes threatening spawning success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intenational Eel Symposium, 144th Annal Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for investigating diadromous fish movements: conventional, PIT, acoustic and radio tagging and tracking: chapter 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to fish migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.214-250, 2016, 978-1-4987-1873-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of upstream migration and movements in inland waters by anguillid eels: toward a general theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Baisez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Aida et al. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eel Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp 191-212, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Interactions Between Fish and Offshore Wind Farms Using Acoustic Telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2025 Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, BREST, France. IEEE; IEEE, pp.1-7, 2025, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId503"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4501B4F6"/>
+    <w:nsid w:val="51A4ECE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/acou-user" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5166-0912" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042770v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dubost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8450" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04861261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Jeyid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndague Diogoul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2024.105372" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106483" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Miller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schabetsberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14664" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04179881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Thiriet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Minart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103905" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Suzuki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00940-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1242452" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03918726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102924" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04085090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A.M. Elliott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleys" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgeaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Danet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2022.126192" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105797" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouana Gharnit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108116" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7050274" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153959v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03615098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-04833-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102859" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831015v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel Thiriet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107705" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. M. Elliott" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01113" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tetard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pikering" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102310" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Mazel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105741" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110212" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02518761v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Ghinter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102264" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02473911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102234" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12512" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Gubili" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poellabauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Bates" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Wagstaff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12287" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schaeffer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.09.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577992v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-017-5525-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285049v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12371" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12759" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHTK3VPH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01281455v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boinet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01407730v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Righton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Westerberg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn &#216;kland" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gargan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501694" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01358641v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L. Besson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-016-0522-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Josset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trancart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frott&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv074" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12209" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXZD0QMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01170422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2391-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tudorache" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.E.J.M. van den Thillart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carpentier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.12.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulenger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crivelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12685" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630562v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bultel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillaudeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.11.023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ1CT6GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342866v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rochette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10907" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932207v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Virag" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2013040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Trancart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Oliveira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Feunteun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00517" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613743v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Puzin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157075511X566461" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A van Gils" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02540.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K98TNJDR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612776v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Beaumont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1974-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PRDVVG74-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poullain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.08.017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FBXJBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450697v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02288.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GWCNLGN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0589-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQCLCBJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419451v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02286.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL8TKQDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vila-Gispert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00307.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWK4NQ0D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609855v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01726.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96WMLGJ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337713v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00295.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1N0NDMZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillou&#235;t" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00195.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612727v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poizat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;j. Crivelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00189.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2RDDNT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793407v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2004.00433.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788600v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boury" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean Crivelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0164-0237" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793406v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2005.00092.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611118v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillou&#235;t" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003035" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611105v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sergent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003038" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609806v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contournet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panfili" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003036" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611082v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003039" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610703v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffaille" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baisez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Robinet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1600-0633.2003.00021.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SM8396K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610677v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735979v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f00-096" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04609384v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998038" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551740v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551758v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Biton-Porsmoguer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551729v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957232v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91719" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05413324v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Goff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877133v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Prasil-Delaval" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roost" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lodier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312385v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legoff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968163v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449323v3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04475562v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durieux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04445882v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04651149v3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cartier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008261v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649509v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008759v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136808v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04134462v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064738v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulaton Laurent" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233543v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delaunay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Regimbart" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169901v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170937v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170435v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Souqui&#232;re" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167575v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008737v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607684v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bodin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-S Virag" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04249759v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lonni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dervaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618706v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Metcalfe" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Walker" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Sj&#246;berg" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233520v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie a M Elliott" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886235v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04258936v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255900v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255911v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886779v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283294v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Artero" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283308v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385156v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thieulle" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943548v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin B&#259;dili&#539;&#259;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Brev&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Bushuiev," TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943468v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Bushuiev" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663583v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouget" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunten" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thiriet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071386v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le P&#233;ru" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gornet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618772v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706039" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153997v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04159412v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705738" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908287v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612765v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gabriel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764096v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Belouin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Lezec" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Simard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453716v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafaille" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612528v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610653v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.1998.11898251" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610662v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefeuvre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.1998.11901309" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773055v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durieux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107820v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603389v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610691v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Baisez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250239v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labourgade" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herv&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104345" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618762v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/acou-user" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5166-0912" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042770v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dubost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8450" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04861261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Jeyid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndague Diogoul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2024.105372" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106483" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Miller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schabetsberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14664" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04179881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Thiriet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Minart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103905" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1242452" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Suzuki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00940-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03918726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102924" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04085090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A.M. Elliott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleys" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgeaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Danet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2022.126192" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105797" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouana Gharnit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108116" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7050274" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153959v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03615098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-04833-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102859" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel Thiriet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107705" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. M. Elliott" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01113" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Mazel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105741" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tetard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140069" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pikering" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110212" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02518761v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Ghinter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102264" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02473911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102234" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12512" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Gubili" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poellabauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Bates" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Wagstaff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12287" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schaeffer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.09.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577992v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-017-5525-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285049v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12371" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01281455v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602451v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12759" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHTK3VPH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Josset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trancart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frott&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv074" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01407730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Righton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Westerberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn &#216;kland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gargan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501694" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01358641v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L. Besson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-016-0522-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12209" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXZD0QMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01170422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2391-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tudorache" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.E.J.M. van den Thillart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carpentier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.12.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulenger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crivelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12685" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630562v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bultel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillaudeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.11.023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ1CT6GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342866v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rochette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10907" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932207v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Virag" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2013040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Trancart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Oliveira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Feunteun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00517" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613743v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Puzin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157075511X566461" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A van Gils" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02540.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K98TNJDR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612776v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Beaumont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1974-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PRDVVG74-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poullain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.08.017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FBXJBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450697v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02288.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GWCNLGN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0589-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQCLCBJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419451v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02286.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL8TKQDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vila-Gispert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00307.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWK4NQ0D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609855v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01726.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96WMLGJ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337713v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00295.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1N0NDMZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillou&#235;t" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00195.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612727v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poizat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;j. Crivelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00189.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2RDDNT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793407v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2004.00433.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788600v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boury" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean Crivelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0164-0237" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793406v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2005.00092.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611105v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sergent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003038" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611118v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillou&#235;t" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003035" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609806v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contournet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panfili" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003036" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611082v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003039" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610703v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffaille" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baisez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Robinet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1600-0633.2003.00021.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SM8396K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610677v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735979v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f00-096" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04609384v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998038" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551740v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551758v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Biton-Porsmoguer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551729v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957232v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91719" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877133v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Prasil-Delaval" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roost" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lodier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05413324v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Goff" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312385v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legoff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968163v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449323v3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04475562v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durieux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04445882v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04651149v3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cartier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649509v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008261v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008759v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136808v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04134462v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233543v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delaunay" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Regimbart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064738v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulaton Laurent" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169901v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170937v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170435v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Souqui&#232;re" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167575v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008737v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607684v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bodin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-S Virag" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04249759v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lonni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dervaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618706v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Metcalfe" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Walker" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Sj&#246;berg" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233520v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie a M Elliott" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886235v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04258936v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255911v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255900v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886779v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283294v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Artero" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283308v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385156v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thieulle" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598240v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin B&#259;dili&#539;&#259;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels W. P. Brev&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Bushuiev" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943548v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Brev&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Bushuiev," TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943468v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663583v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouget" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunten" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thiriet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618772v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706039" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071386v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le P&#233;ru" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gornet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153997v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04159412v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705738" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908287v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612765v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gabriel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764096v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Belouin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Lezec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Simard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453716v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafaille" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612528v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610653v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.1998.11898251" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610662v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefeuvre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.1998.11901309" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773055v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durieux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107820v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603389v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610691v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Baisez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250239v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labourgade" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herv&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104345" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618762v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>