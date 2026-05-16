--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Acou Anthony </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Référent amphihalin et co-responsable thématique Poissons & Céphalopodes pélagiques côtiers et espèces patrimoniales pour la DCSMM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">acou-user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5166-0912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MigrenMer : synthèse et valorisation des connaissances disponibles sur les migrateurs amphihalins en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47/2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom depth carving the pelagic spatial organisation in large marine ecosystem: The case of North West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Jeyid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285, pp.105372. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2024.105372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures” [Mar. Environ. Res. 196 (2024) 106426]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.106483. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 299, pp.108686. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106915. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.106426. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Pacific: a unique geological and oceanographic region of freshwater island-oasis habitats for anguillid eel population interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schabetsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kuroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurately predicting rare and poorly detectable species habitat for spatial protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals using coupled split-beam and multibeam echosounders and two scuba-diving observational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.103905. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic niches of diadromous fishes inform on interspecific competition in an obstructed catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1242452. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1242452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical snapshot of life-history traits of European silver eels: insights from otolith microchemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoko Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-023-00940-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.102924. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries-dependent and -Independent data used to model the distribution of diadromous fish at-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A.M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109107. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling carry-over effects from environment in fish nursery grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 857, pp.159487. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling past migrations to determine efficient management rules favouring silver eel escapement from a large regulated Floodplain Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.126192. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2022.126192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European flounder foraging movements in an estuarine nursery seascape inferred from otolith microchemistry and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.105797. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible strong impact of tidal power plant on silver eels' migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jézabel Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouana Gharnit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, pp.108116. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Contaminants Shape the Fitness of the Endangered European Eel: A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.274. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes7050274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals combining multibeam and split-beam echosounders with visual observations from diving [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientifics Reports </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153959v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-approach study to reveal eel life-history traits in an obstructed catchment before dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 849 (849), pp.1885-1903. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-022-04833-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of vulnerable skate from fisheries dependent data using imperfect detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.102859. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a multibeam echosounder to survey pelagic fish shoals and their spatio-temporal distribution in ultra-shallow waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107705. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of the swim bladder parasite Anguillicola crassus (Nematoda) in fecal samples of the endangered European eel Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.1897-1902. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-021-07100-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the river and sea lamprey in western European marine waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.409-419. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr01113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When &amp;quot;safe&amp;quot; dams kill: analyzing combination of impacts of overflow dams on the migration of silver eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.105741. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards transferability in fish migration models: A generic operational tool for predicting silver eel migration in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 739, pp.140069. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Distribution of anguillid leptocephali and possible spawning areas in the South Pacific Ocean&amp;quot; [Progr. Oceanogr. 180 (2020) 102234]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kuroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Pikering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the trade-off between silver eel escapement and hydropower generation with simple decision rules for turbine shutdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261, pp.110212. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial functional structure and stable isotopic variation of leptocephali across three current zones in the western South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Ghinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.102264. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the quality of European silver eels and tentative approach to trace the origin of contaminants - An European overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Belpaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Covaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 743, pp.140675. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of anguillid leptocephali and possible spawning areas in the South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kuroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Pikering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.102234. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of endangered European eels in proximity to a dam during downstream migration: Novel insights using high accuracy 3D acoustic telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.266-279. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic diversity and lack of pronounced population structure in five species of sympatric Pacific eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Gubili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schabetsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poellabauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becky Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M Wagstaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fme.12287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver eel downstream migration in the River Rhine, route choice, and its impacts on escapement: A 6-year telemetry study in a highly anthropized system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.202-211. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metazoan parasite communities in Alosa alosa (Linnaeus, 1758) and Alosa fallax (Lac,pSde, 1803) (Clupeidae) from North-East Atlantic coastal waters and connected rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bourgau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116 (8), pp.2211-2230. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-017-5525-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration behaviour and escapement of European silver eels from a large lake and wetland system subject to water level management (Grand‐Lieu Lake, France): New insights from regulated acoustic telemetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.570 - 579. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04285049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in responses of two coastal species to fluctuating salinities and temperatures: Potential modification of specific distribution areas in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors determining survival of European eels in two unexploited sub-populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (6), pp.947-962. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-release processes influencing short-term mortality of glass eels in the French eel (Anguilla anguilla, Linnaeus 1758) stocking programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.150-157. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsv074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical observations of the spawning migration of European eels: The long and dangerous road to the Sargasso Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Righton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Westerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Økland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (10), pp.e1501694. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1501694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupted downstream migration behaviour of European silver eels (Anguilla anguilla, L.) in an obstructed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc L. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-016-0522-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in factors explaining growth rate variability in European eel subpopulations: the possible role of habitat carrying capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain J. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and impact of the gill-parasitic Mazocraes alosae (Herman, 1782) (Monogenea Polyopisthocotylea) on Alosa fallax (Lacépède, 1803) (Clupeidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 763 (1), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2391-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal shock during diel vertical migration on the energy required for oceanic migration of the European silver eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tudorache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E.E.J.M. van den Thillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 463, pp.168-172. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length-weight relationships of the silver European eel, Anguilla anguilla (Linnaeus, 1758), across its geographic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (2), pp.427-430. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration behaviour of silver eels (Anguilla anguilla) in a large estuary of Western Europe inferred from acoustic telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 137, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling marine shad distribution using data from french bycatch fishery surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 511, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of introduced vs. native parasites on the body condition of migrant silver eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.38. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2013040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting animal migration using SARIMAX: an efficient means of reducing silver eel mortality caused by turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr00517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reproductive traits between two salt-marsh wolf spiders (Araneae, Lycosidae) under different habitat suitability conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157075511X566461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat carrying capacity is reached for the European eel in a small coastal catchment: evidence and implications for managing eel stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan A van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (5), pp.952-968. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02540.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness consequences of individual specialisation in resource use and trophic morphology in European eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167 (1), pp.75-84. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-011-1974-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of toxic cyanobacteria on gastropods and microcystin accumulation in a eutrophic lake (Grand-Lieu, France) with special reference to Physa (= Physella) acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (17), pp.3560-3568. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of toxic cyanobacteria on community structure and microcystin accumulation of freshwater molluscs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (2), pp.609-617. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental determinism of year-to-year recruitment variability of European eel Anguilla anguilla in a small coastal catchment, the Fremur, north-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (9), pp.1985 - 2001. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02288.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant invasion phenomenon enhances reproduction performance in an endangered spider.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Outreman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (10), pp.1241-6. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-009-0589-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of commercial fishing and predation by cormorants on the Anguilla anguilla stock of a shallow eutrophic lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (9), pp.2132-2138. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02286.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European eel distribution and body condition in a river floodplain: effect of longitudinal and lateral connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vila-Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.567 - 576. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2008.00307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of silver eels contamination by microcystin-LR at the onset of the seaward migration: what consequences for breeding potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (3), pp.753-762. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01726.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration pattern of silver eel (Anguilla anguilla, L.) in an obstructed river system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.432 - 442. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2008.00295.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts for characterizing spawning biomass of the European eel (Anguilla anguilla) in catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (4), pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of silver eel (Anguilla anguilla L.) sex ratio in a catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp. 583-588. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00195.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error in ocular index measurements in European eel Anguilla anguilla (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.‐j. Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.578-582. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00189.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in European eel, Anguilla anguilla, stocks in a small catchment after installation of fish passes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp. 123-129. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2400.2004.00433.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standardized characterization of the potentially migrating silver European eel (Anguilla anguilla L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 164, pp.237-255. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0003-9136/2005/0164-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The yellow European eel (Anguilla anguilla L.) may adopt a sedentary lifestyle in inland freshwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 14, pp. 191-196. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2005.00092.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of glass eels (Anguilla anguilla) on the french mediterranean coast: A comparative analysis of biometric and pigmentation characteristics during the 1974-75 and 2000-01 sampling seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lecomte-Finiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.85-96. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la migration d'avalaison des anguilles par une conduite de débit réservé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.43-54. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvering of female eels (Anguilla anguilla) in two sub-populations of the Rhône delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Contournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panfili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguillicolosis among silver eels: A 2-year survey in 4 habitats from Camargue (Rhône delta, south of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organisation of European eel ( Anguilla anguilla L.) in a small catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baisez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (4), pp.254-264. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1600-0633.2003.00021.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SILVERING OF FEMALE EELS (ANGUILLA ANGUILLA) IN TWO SUB-POPULATIONS OF THE RHÔNE DELTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Contournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panfili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European eel (Anguilla anguilla): prediction of spawner escapement from continental population parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, vol. 57, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f00-096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of an eel population (Anguilla anguilla L.) in a small coastal catchment of northern Brittany (France). Consequences of hydraulic works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 349, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:1998038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04609384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île de Ré - Pertuis ISRA factsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph A Rohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barra-Donegal Fan Complex ISRA Factsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph A Rohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normano-Breton Gulf ISRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Biton-Porsmoguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belle-Île & Loire Estuary ISRA Factsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph A Rohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser la sortie des anguilles argentées du lac de Grand Lieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn ar Bed n°255</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fish at sea database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/91719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthodologie pour l'élaboration de la stratégie nationale de surveillance des poissons et céphalopodes dans les milieux côtiers des façades Atlantique-Manche Mer du Nord : le cas des poissons pélagiques et des poissons bentho-démersaux sur substrats durs et habitats biogéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Roost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de campagnes ACaPELA 2024 et 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude du programme OPPSMER -Observatoire des Poissons Pélagiques de la baie de Saint Malo et de l'Estuaire de la Rance et campagnes ACaPELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement méthodologique de la surveillance des élasmobranches dans le cadre de la DCSMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025, 44 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Sarah Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jézabel Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; Station marine de Dinard; Office français de la biodiversité. 2024, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cormy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du projet « MigrenMer » : Synthèse et valorisation des connaissances disponibles sur les migrateurs amphihalins en mer Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2024, 81 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449323v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2024-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2024, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Sarah Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Station marine de Dinard, Muséum National d’Histoire Naturelle. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des Chondrichtyens de France métropolitaine - Cartographier la présence et la sensibilité des espèces réglementées dans le cadre du programme de mesures D01-PC-OE01-AN1 (sous-action 1) de la DCSMM (Directive Cadre Stratégie Milieu Marin) cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d'expertise de PatriNat et de l'Université de Corse. 2024, 385 pp. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04475562v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement méthodologique du programme de surveillance des élasmobranches du descripteur 1 Biodiversité Poissons & Céphalopodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024, 44p + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04445882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un réseau de surveillance & observation des poissons côtiers rocheux, compte-rendu et perspectives de l'atelier DCSMM-ILICO 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04651149v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'arasement des barrages sur l'histoire de vie des espèces amphihalines thalassotoques : cas de l'anguille et du flet de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Sarah Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN-Station Marine de Dinard; Agence de l'eau Seine Normandie. 2023, 89 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de recueil de données et d’échantillons lors de la capture de migrateurs amphihalins en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adly Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'utilisation des habitats aquatiques et estimation de la densité des silures glanes en milieu naturel WP3-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations Agréées Des Pêcheurs Professionnels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CITERES (CItés, TERritoires, Environnement et Sociétés). 2023, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2023-2024. Avis du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2023, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d'accompagnement pour l'évaluation de l'objectif environnemental D01-PC-OE02-ind 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle, station de Dinard, France. 2022, 16 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), IRD, Dinard. 2022, 72 p. + 6 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04136808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance & observation des poissons côtiers rocheux - Compte-rendu et perspectives de l'atelier DCSMM & ILICO des 8 et 9 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2022, 23 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04134462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du descripteur D1. Biodiversité – Poissons et Céphalopodes en France métropolitaine. Rapport scientifique pour l'évaluation cycle 3 au titre de la DCSMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anik Brind'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Regimbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer; Patrinat (OFB-MNHN-CNRS). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaulaton Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; PatriNat (OFB-CNRS-MNHN). 2022, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'avancement du projet ACaPELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'analyse de l'existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour l'harmonisation de la surveillance et des évaluations réalisées dans le cadre des Directives Oiseaux, Habitats-Faune-Flore, et des Directives-Cadres sur l'Eau et Stratégie pour le milieu Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Souquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bensettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 65 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers (SP 3/action 7) - Rapport d'analyse du dispositif ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 67 p. + 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Office Français de la Biodiversité; Museum National d'Histoire Naturelle (MNHN). 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents : terminer un état de référence pour les poissons migrateurs amphihalins et anticiper l’expansion spatiale de l’écrevisse de Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention n°1078068, Agence de l'Eau Seine-Normandie. 2021, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrice d'interaction entre espèces amphihalines et activité de pêche dans le milieu marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2021, 12 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et estimation du flux d’échappement des anguilles argentées de la Loire fluviale de 2017 à 2019 et retour d’expériences sur le repeuplement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-S Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle, station de Dinard, France. 2021, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux relatifs à l'élaboration du Programme de Surveillance DCSMM 2 ème cycle Poissons-Céphalopodes Côtiers et Espèces Patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2020, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04249759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of tagged silver eels in the Atlantic 2006-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Righton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Westerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Sjöberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the ecology of diadromous fish at sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie a M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; MNHN; AFB - Agence française pour la biodiversité. 2020, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des liens entre les PdS DCSMM 1er cycle au regard des autres politiques européennes, les accords internationaux et avec les autres Etats membres pour les Poissons et Céphalopodes dans les milieux côtiers (hors milieu meuble) et les espèces patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 15 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04258936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des PdS DCSMM 1 er cycle au regard des OE révisés du 2 ème cycle pour les Poissons et Céphalopodes dans les milieux côtiers (hors meuble) et les espèces patrimoniales (SP1, SP2, SP4 et SPx)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04255911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des PdS DCSMM 1er cycle au regard du BEE révisé du 2ème cycle pour les poissons et céphalopodes côtiers et les espèces à occurrences rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04255900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation DCSMM 2018 de l'état écologique des poissons et céphalopodes de France métropolitaine : Rapport scientifique du co-pilotage MNHN D1-PC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Artero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN-Station Marine de Dinard. 2018, 160 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-projet sommaire : Développement méthodologique de la surveillance DCSMM des poissons et céphalopodes des milieux pélagiques côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point des méthodes de caractérisation de l'état du peuplement de poissons et espèces assimilées sur la Sélune [Rapport d’étape 2ème année - Décembre 2013]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Daroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques); INRA. 2013, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures Insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bădiliță</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels W. P. Brevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiy Bushuiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on Sturgeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Sturgeon Conservation Society; University of Wuhan, Oct 2025, Yichang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures Insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bădiliță</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Brevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiy Bushuiev,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Forum 2024 Forum on fisheries science in the Mediterranean and the Black sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFCM (FAO), Feb 2024, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures; insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bădiliță</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Brevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiy Bushuiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sturgeon week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE EABX, Sep 2024, Cestas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the fish shoals depending on bottom variables in various ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES. Working Group of Fisheries Acoustics, Science and Technology (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Plouzané, France. p. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative sampling protocol for fish species identification methods in shallow waters: towed diver, towed video and stereoscopic camera system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9706039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of European eel restocking in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Péru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiaDES Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichthyological importance of shallow coastal areas for pelagic communities : contributions of echosounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on Fisheries Acoustics, Science and Technology (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Dakar, Senegal. pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental parameters on acoustic characterisation of pelagic biocenoses in ultra-shallow (5-30 m) coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04159412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des connaissances et lacunes sur les phases marines et estuariennes des poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour nos poissons migrateurs?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pacé (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Production and Condition Indices of Premigrant Eels in Two Small Atlantic Coastal Catchments of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eels at the edge: science, status, and conservation concerns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society, Aug 2003, Quebec (Canada), Canada. pp.157-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of morphological and architectural characters in three pear progenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Lezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Pear Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatiotemporal variations of eels abundance in small catchements : interest for eel stock assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diad Fish : les poissons migrateurs amphialins d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. p.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of specific fish passes for european eel (Anguilla anguilla L.) recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Ecohydraulics. Aquatic Habitats: Analysis &amp; Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Madrid (ES), Spain. pp. 937-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catadromous migration dynamics of European eel ( Anguilla anguilla , L.) in a dammed catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of the International Association of Theoretical and Applied Limnology (SIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Theoretical and Applied Limnology (SIL), Aug 1998, Dublin, Ireland. pp.3117-3120, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03680770.1998.11898251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of European eel ( Anguilla anguilla L.) in the transfer of organic matter between marine and freshwater systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of the International Association of Theoretical and Applied Limnology (SIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Dublin (Ireland), Ireland. pp.616-619, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03680770.1998.11901309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chondrichthyans Distribution Atlas within North-Eastern Atlantic and French Mediterranean waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Elasmobranch Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute loss of European silver eel fitness by introduced (vs native) parasitic helminthes threatening spawning success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intenational Eel Symposium, 144th Annal Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for investigating diadromous fish movements: conventional, PIT, acoustic and radio tagging and tracking: chapter 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to fish migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.214-250, 2016, 978-1-4987-1873-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of upstream migration and movements in inland waters by anguillid eels: toward a general theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Baisez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Aida et al. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eel Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp 191-212, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Interactions Between Fish and Offshore Wind Farms Using Acoustic Telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2025 Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, BREST, France. IEEE; IEEE, pp.1-7, 2025, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId503"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Acou Anthony </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Référent amphihalin et co-responsable thématique Poissons & Céphalopodes pélagiques côtiers et espèces patrimoniales pour la DCSMM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">acou-user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5166-0912</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=QycuIpoAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MigrenMer : synthèse et valorisation des connaissances disponibles sur les migrateurs amphihalins en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47/2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom depth carving the pelagic spatial organisation in large marine ecosystem: The case of North West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Jeyid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285, pp.105372. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2024.105372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-morphological features and functional structure of fish assemblages mediate species isotopic niches in estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 299, pp.108686. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures” [Mar. Environ. Res. 196 (2024) 106426]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.106483. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing novel methods for short-term forecasting of European glass eel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bénézech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106915. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying larval dispersal portfolio in seabass nurseries using otolith chemical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.106426. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Pacific: a unique geological and oceanographic region of freshwater island-oasis habitats for anguillid eel population interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schabetsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kuroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26028/cybium/2023-045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurately predicting rare and poorly detectable species habitat for spatial protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals using coupled split-beam and multibeam echosounders and two scuba-diving observational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.103905. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical snapshot of life-history traits of European silver eels: insights from otolith microchemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoko Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85 (2), pp.39. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-023-00940-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic niches of diadromous fishes inform on interspecific competition in an obstructed catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1242452. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1242452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.102924. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries-dependent and -Independent data used to model the distribution of diadromous fish at-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A.M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109107. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling carry-over effects from environment in fish nursery grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 857, pp.159487. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling past migrations to determine efficient management rules favouring silver eel escapement from a large regulated Floodplain Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.126192. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2022.126192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics reveals divergent lineages and ongoing hybridization in a declining migratory fish species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.137-151. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-022-00547-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European flounder foraging movements in an estuarine nursery seascape inferred from otolith microchemistry and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.105797. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2022.105797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible strong impact of tidal power plant on silver eels' migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jézabel Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouana Gharnit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, pp.108116. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Contaminants Shape the Fitness of the Endangered European Eel: A Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.274. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes7050274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals combining multibeam and split-beam echosounders with visual observations from diving [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientifics Reports </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153959v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-approach study to reveal eel life-history traits in an obstructed catchment before dam removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 849 (849), pp.1885-1903. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-022-04833-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of vulnerable skate from fisheries dependent data using imperfect detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 206, pp.102859. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of the swim bladder parasite Anguillicola crassus (Nematoda) in fecal samples of the endangered European eel Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120, pp.1897-1902. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-021-07100-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a multibeam echosounder to survey pelagic fish shoals and their spatio-temporal distribution in ultra-shallow waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107705. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the river and sea lamprey in western European marine waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.409-419. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr01113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Distribution of anguillid leptocephali and possible spawning areas in the South Pacific Ocean&amp;quot; [Progr. Oceanogr. 180 (2020) 102234]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kuroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Pikering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards transferability in fish migration models: A generic operational tool for predicting silver eel migration in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 739, pp.140069. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When &amp;quot;safe&amp;quot; dams kill: analyzing combination of impacts of overflow dams on the migration of silver eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.105741. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the trade-off between silver eel escapement and hydropower generation with simple decision rules for turbine shutdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 261, pp.110212. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial functional structure and stable isotopic variation of leptocephali across three current zones in the western South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Ghinter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.102264. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the quality of European silver eels and tentative approach to trace the origin of contaminants - An European overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Belpaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Covaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 743, pp.140675. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of anguillid leptocephali and possible spawning areas in the South Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Kuroki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sasal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Pikering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.102234. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of endangered European eels in proximity to a dam during downstream migration: Novel insights using high accuracy 3D acoustic telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.266-279. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic diversity and lack of pronounced population structure in five species of sympatric Pacific eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Gubili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schabetsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poellabauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becky Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M Wagstaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fme.12287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver eel downstream migration in the River Rhine, route choice, and its impacts on escapement: A 6-year telemetry study in a highly anthropized system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.202-211. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metazoan parasite communities in Alosa alosa (Linnaeus, 1758) and Alosa fallax (Lac,pSde, 1803) (Clupeidae) from North-East Atlantic coastal waters and connected rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bourgau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116 (8), pp.2211-2230. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-017-5525-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration behaviour and escapement of European silver eels from a large lake and wetland system subject to water level management (Grand‐Lieu Lake, France): New insights from regulated acoustic telemetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.570 - 579. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04285049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in responses of two coastal species to fluctuating salinities and temperatures: Potential modification of specific distribution areas in the context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors determining survival of European eels in two unexploited sub-populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (6), pp.947-962. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical observations of the spawning migration of European eels: The long and dangerous road to the Sargasso Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Righton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Westerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Økland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gargan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (10), pp.e1501694. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1501694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupted downstream migration behaviour of European silver eels (Anguilla anguilla, L.) in an obstructed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc L. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Biology of Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10641-016-0522-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-release processes influencing short-term mortality of glass eels in the French eel (Anguilla anguilla, Linnaeus 1758) stocking programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.150-157. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsv074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in factors explaining growth rate variability in European eel subpopulations: the possible role of habitat carrying capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain J. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.281-294. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and impact of the gill-parasitic Mazocraes alosae (Herman, 1782) (Monogenea Polyopisthocotylea) on Alosa fallax (Lacépède, 1803) (Clupeidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 763 (1), pp.371-379. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2391-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal shock during diel vertical migration on the energy required for oceanic migration of the European silver eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tudorache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E.E.J.M. van den Thillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 463, pp.168-172. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length-weight relationships of the silver European eel, Anguilla anguilla (Linnaeus, 1758), across its geographic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (2), pp.427-430. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jai.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration behaviour of silver eels (Anguilla anguilla) in a large estuary of Western Europe inferred from acoustic telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guillaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 137, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling marine shad distribution using data from french bycatch fishery surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 511, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of introduced vs. native parasites on the body condition of migrant silver eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.38. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2013040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting animal migration using SARIMAX: an efficient means of reducing silver eel mortality caused by turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endangered Species Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.181-190. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/esr00517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of reproductive traits between two salt-marsh wolf spiders (Araneae, Lycosidae) under different habitat suitability conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157075511X566461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat carrying capacity is reached for the European eel in a small coastal catchment: evidence and implications for managing eel stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan A van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (5), pp.952-968. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2010.02540.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness consequences of individual specialisation in resource use and trophic morphology in European eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert Britton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167 (1), pp.75-84. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-011-1974-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of toxic cyanobacteria on gastropods and microcystin accumulation in a eutrophic lake (Grand-Lieu, France) with special reference to Physa (= Physella) acuta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (17), pp.3560-3568. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of toxic cyanobacteria on community structure and microcystin accumulation of freshwater molluscs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Brient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (2), pp.609-617. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant invasion phenomenon enhances reproduction performance in an endangered spider.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Outreman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (10), pp.1241-6. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-009-0589-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental determinism of year-to-year recruitment variability of European eel Anguilla anguilla in a small coastal catchment, the Fremur, north-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (9), pp.1985 - 2001. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02288.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of commercial fishing and predation by cormorants on the Anguilla anguilla stock of a shallow eutrophic lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paillisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 74 (9), pp.2132-2138. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2009.02286.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European eel distribution and body condition in a river floodplain: effect of longitudinal and lateral connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vila-Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (4), pp.567 - 576. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2008.00307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of silver eels contamination by microcystin-LR at the onset of the seaward migration: what consequences for breeding potential?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (3), pp.753-762. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2007.01726.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration pattern of silver eel (Anguilla anguilla, L.) in an obstructed river system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.432 - 442. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2008.00295.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts for characterizing spawning biomass of the European eel (Anguilla anguilla) in catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (4), pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of silver eel (Anguilla anguilla L.) sex ratio in a catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp. 583-588. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00195.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error in ocular index measurements in European eel Anguilla anguilla (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.‐j. Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (4), pp.578-582. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2006.00189.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in European eel, Anguilla anguilla, stocks in a small catchment after installation of fish passes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Management and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp. 123-129. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2400.2004.00433.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standardized characterization of the potentially migrating silver European eel (Anguilla anguilla L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fur Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 164, pp.237-255. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0003-9136/2005/0164-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The yellow European eel (Anguilla anguilla L.) may adopt a sedentary lifestyle in inland freshwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 14, pp. 191-196. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0633.2005.00092.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la migration d'avalaison des anguilles par une conduite de débit réservé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.43-54. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment of glass eels (Anguilla anguilla) on the french mediterranean coast: A comparative analysis of biometric and pigmentation characteristics during the 1974-75 and 2000-01 sampling seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lecomte-Finiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.85-96. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvering of female eels (Anguilla anguilla) in two sub-populations of the Rhône delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Contournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panfili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SILVERING OF FEMALE EELS (ANGUILLA ANGUILLA) IN TWO SUB-POPULATIONS OF THE RHÔNE DELTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Contournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panfili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anguillicolosis among silver eels: A 2-year survey in 4 habitats from Camargue (Rhône delta, south of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crivelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 368, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:2003039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organisation of European eel ( Anguilla anguilla L.) in a small catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baisez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (4), pp.254-264. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1600-0633.2003.00021.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European eel (Anguilla anguilla): prediction of spawner escapement from continental population parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, vol. 57, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/f00-096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of an eel population (Anguilla anguilla L.) in a small coastal catchment of northern Brittany (France). Consequences of hydraulic works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 349, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:1998038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04609384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Île de Ré - Pertuis ISRA factsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph A Rohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barra-Donegal Fan Complex ISRA Factsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph A Rohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normano-Breton Gulf ISRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Biton-Porsmoguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belle-Île & Loire Estuary ISRA Factsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph A Rohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser la sortie des anguilles argentées du lac de Grand Lieu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn ar Bed n°255</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadromous fish at sea database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/91719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthodologie pour l'élaboration de la stratégie nationale de surveillance des poissons et céphalopodes dans les milieux côtiers des façades Atlantique-Manche Mer du Nord : le cas des poissons pélagiques et des poissons bentho-démersaux sur substrats durs et habitats biogéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Roost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de campagnes ACaPELA 2024 et 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude du programme OPPSMER -Observatoire des Poissons Pélagiques de la baie de Saint Malo et de l'Estuaire de la Rance et campagnes ACaPELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement méthodologique de la surveillance des élasmobranches dans le cadre de la DCSMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025, 44 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Amilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Sarah Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jézabel Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle; Station marine de Dinard; Office français de la biodiversité. 2024, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Cormy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du projet « MigrenMer » : Synthèse et valorisation des connaissances disponibles sur les migrateurs amphihalins en mer Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2024, 81 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449323v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2024-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2024, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Sarah Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Station marine de Dinard, Muséum National d’Histoire Naturelle. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des Chondrichtyens de France métropolitaine - Cartographier la présence et la sensibilité des espèces réglementées dans le cadre du programme de mesures D01-PC-OE01-AN1 (sous-action 1) de la DCSMM (Directive Cadre Stratégie Milieu Marin) cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport d'expertise de PatriNat et de l'Université de Corse. 2024, 385 pp. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04475562v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement méthodologique du programme de surveillance des élasmobranches du descripteur 1 Biodiversité Poissons & Céphalopodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024, 44p + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04445882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un réseau de surveillance & observation des poissons côtiers rocheux, compte-rendu et perspectives de l'atelier DCSMM-ILICO 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04651149v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole de recueil de données et d’échantillons lors de la capture de migrateurs amphihalins en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adly Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2023-2024. Avis du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - OFB - MNHN. 2023, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'utilisation des habitats aquatiques et estimation de la densité des silures glanes en milieu naturel WP3-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations Agréées Des Pêcheurs Professionnels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CITERES (CItés, TERritoires, Environnement et Sociétés). 2023, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'arasement des barrages sur l'histoire de vie des espèces amphihalines thalassotoques : cas de l'anguille et du flet de la Sélune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Sarah Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN-Station Marine de Dinard; Agence de l'eau Seine Normandie. 2023, 89 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Beauverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coudreuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d'accompagnement pour l'évaluation de l'objectif environnemental D01-PC-OE02-ind 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle, station de Dinard, France. 2022, 16 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), IRD, Dinard. 2022, 72 p. + 6 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04136808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance & observation des poissons côtiers rocheux - Compte-rendu et perspectives de l'atelier DCSMM & ILICO des 8 et 9 décembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2022, 23 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04134462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaulaton Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; PatriNat (OFB-CNRS-MNHN). 2022, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du descripteur D1. Biodiversité – Poissons et Céphalopodes en France métropolitaine. Rapport scientifique pour l'évaluation cycle 3 au titre de la DCSMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anik Brind'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Regimbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer; Patrinat (OFB-MNHN-CNRS). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'avancement du projet ACaPELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'analyse de l'existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour l'harmonisation de la surveillance et des évaluations réalisées dans le cadre des Directives Oiseaux, Habitats-Faune-Flore, et des Directives-Cadres sur l'Eau et Stratégie pour le milieu Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Souquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maia Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bensettiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 65 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Office Français de la Biodiversité; Museum National d'Histoire Naturelle (MNHN). 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents : terminer un état de référence pour les poissons migrateurs amphihalins et anticiper l’expansion spatiale de l’écrevisse de Californie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention n°1078068, Agence de l'Eau Seine-Normandie. 2021, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers (SP 3/action 7) - Rapport d'analyse du dispositif ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 67 p. + 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrice d'interaction entre espèces amphihalines et activité de pêche dans le milieu marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie A. M. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2021, 12 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et estimation du flux d’échappement des anguilles argentées de la Loire fluviale de 2017 à 2019 et retour d’expériences sur le repeuplement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-S Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle, station de Dinard, France. 2021, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux relatifs à l'élaboration du Programme de Surveillance DCSMM 2 ème cycle Poissons-Céphalopodes Côtiers et Espèces Patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2020, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04249759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of tagged silver eels in the Atlantic 2006-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Righton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Westerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Sjöberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the ecology of diadromous fish at sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie a M Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Reveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; MNHN; AFB - Agence française pour la biodiversité. 2020, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2019, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des liens entre les PdS DCSMM 1er cycle au regard des autres politiques européennes, les accords internationaux et avec les autres Etats membres pour les Poissons et Céphalopodes dans les milieux côtiers (hors milieu meuble) et les espèces patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 15 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04258936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des PdS DCSMM 1er cycle au regard du BEE révisé du 2ème cycle pour les poissons et céphalopodes côtiers et les espèces à occurrences rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04255900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique des PdS DCSMM 1 er cycle au regard des OE révisés du 2 ème cycle pour les Poissons et Céphalopodes dans les milieux côtiers (hors meuble) et les espèces patrimoniales (SP1, SP2, SP4 et SPx)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04255911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des possibilités de captures totales d'anguilles de moins de 12 cm pour la saison 2018-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA; AFB - Agence française pour la biodiversité; MNHN; IRSTEA. 2018, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation DCSMM 2018 de l'état écologique des poissons et céphalopodes de France métropolitaine : Rapport scientifique du co-pilotage MNHN D1-PC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Artero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN-Station Marine de Dinard. 2018, 160 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention n°1054505-1, Agence de l'Eau Seine-Normandie. 2017, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-projet sommaire : Développement méthodologique de la surveillance DCSMM des poissons et céphalopodes des milieux pélagiques côtiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04283308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point des méthodes de caractérisation de l'état du peuplement de poissons et espèces assimilées sur la Sélune [Rapport d’étape 2ème année - Décembre 2013]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Daroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques); INRA. 2013, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures Insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bădiliță</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels W. P. Brevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiy Bushuiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on Sturgeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Sturgeon Conservation Society; University of Wuhan, Oct 2025, Yichang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures Insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bădiliță</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Brevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiy Bushuiev,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Forum 2024 Forum on fisheries science in the Mediterranean and the Black sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFCM (FAO), Feb 2024, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bycatch of sturgeons in Europe and proposed countermeasures; insights collected in the frame of an EU service contract to support the implementation of the Pan European Action Plan for Sturgeon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Bădiliță</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Brevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiy Bushuiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sturgeon week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE EABX, Sep 2024, Cestas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the fish shoals depending on bottom variables in various ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES. Working Group of Fisheries Acoustics, Science and Technology (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Plouzané, France. p. 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of European eel restocking in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Péru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiaDES Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative sampling protocol for fish species identification methods in shallow waters: towed diver, towed video and stereoscopic camera system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9706039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichthyological importance of shallow coastal areas for pelagic communities : contributions of echosounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on Fisheries Acoustics, Science and Technology (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Dakar, Senegal. pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental parameters on acoustic characterisation of pelagic biocenoses in ultra-shallow (5-30 m) coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04159412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des connaissances et lacunes sur les phases marines et estuariennes des poissons migrateurs amphihalins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour nos poissons migrateurs?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pacé (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Production and Condition Indices of Premigrant Eels in Two Small Atlantic Coastal Catchments of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eels at the edge: science, status, and conservation concerns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society, Aug 2003, Quebec (Canada), Canada. pp.157-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of morphological and architectural characters in three pear progenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Belouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Lezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Pear Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatiotemporal variations of eels abundance in small catchements : interest for eel stock assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feunteun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diad Fish : les poissons migrateurs amphialins d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. p.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of specific fish passes for european eel (Anguilla anguilla L.) recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guillouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Ecohydraulics. Aquatic Habitats: Analysis &amp; Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Madrid (ES), Spain. pp. 937-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catadromous migration dynamics of European eel ( Anguilla anguilla , L.) in a dammed catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of the International Association of Theoretical and Applied Limnology (SIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Theoretical and Applied Limnology (SIL), Aug 1998, Dublin, Ireland. pp.3117-3120, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03680770.1998.11898251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of European eel ( Anguilla anguilla L.) in the transfer of organic matter between marine and freshwater systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Proceedings of the International Association of Theoretical and Applied Limnology (SIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Dublin (Ireland), Ireland. pp.616-619, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03680770.1998.11901309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chondrichthyans Distribution Atlas within North-Eastern Atlantic and French Mediterranean waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Elasmobranch Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute loss of European silver eel fitness by introduced (vs native) parasitic helminthes threatening spawning success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Amilhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Faliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Virag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intenational Eel Symposium, 144th Annal Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologies for investigating diadromous fish movements: conventional, PIT, acoustic and radio tagging and tracking: chapter 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Acolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to fish migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.214-250, 2016, 978-1-4987-1873-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of upstream migration and movements in inland waters by anguillid eels: toward a general theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Baisez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Aida et al. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eel Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp 191-212, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Interactions Between Fish and Offshore Wind Farms Using Acoustic Telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2025 Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, BREST, France. IEEE; IEEE, pp.1-7, 2025, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Robin-Havret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05015241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the distribution of rare and data-poor diadromous fish at sea for protected area management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beaulaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Réveillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId504"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51A4ECE2"/>
+    <w:nsid w:val="FBAEB4FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/acou-user" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5166-0912" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042770v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dubost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8450" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04861261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Jeyid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndague Diogoul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2024.105372" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106483" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Miller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schabetsberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14664" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04179881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Thiriet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Minart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103905" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1242452" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Suzuki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00940-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03918726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102924" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04085090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A.M. Elliott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleys" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgeaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gillier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Danet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2022.126192" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105797" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouana Gharnit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108116" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889234v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7050274" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153959v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03615098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-04833-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102859" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel Thiriet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107705" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. M. Elliott" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01113" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Mazel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105741" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tetard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140069" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pikering" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110212" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02518761v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Ghinter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102264" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02473911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102234" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12512" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Gubili" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poellabauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Bates" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Wagstaff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12287" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schaeffer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.09.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577992v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-017-5525-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285049v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12371" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01281455v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602451v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12759" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHTK3VPH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Josset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trancart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frott&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv074" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01407730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Righton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Westerberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn &#216;kland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gargan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501694" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01358641v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L. Besson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-016-0522-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453892v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12209" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXZD0QMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01170422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2391-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tudorache" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.E.J.M. van den Thillart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carpentier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.12.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulenger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crivelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12685" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630562v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bultel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillaudeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.11.023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ1CT6GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342866v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rochette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10907" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932207v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Virag" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2013040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Trancart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Oliveira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Feunteun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00517" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613743v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Puzin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157075511X566461" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A van Gils" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02540.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K98TNJDR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612776v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Beaumont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1974-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PRDVVG74-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450634v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poullain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.08.017" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FBXJBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450697v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02288.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GWCNLGN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0589-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQCLCBJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419451v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02286.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL8TKQDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vila-Gispert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00307.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWK4NQ0D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609855v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01726.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96WMLGJ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337713v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00295.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1N0NDMZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillou&#235;t" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00195.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612727v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poizat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;j. Crivelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00189.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2RDDNT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793407v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2004.00433.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788600v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boury" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean Crivelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0164-0237" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793406v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2005.00092.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611105v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sergent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003038" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611118v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillou&#235;t" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003035" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609806v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contournet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panfili" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003036" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611082v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003039" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610703v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffaille" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baisez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Robinet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1600-0633.2003.00021.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SM8396K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610677v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735979v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f00-096" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04609384v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998038" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551740v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551758v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Biton-Porsmoguer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551729v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957232v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91719" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877133v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Prasil-Delaval" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roost" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lodier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05413324v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Goff" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312385v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legoff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968163v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449323v3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04475562v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durieux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04445882v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04651149v3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cartier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649509v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008261v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008759v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136808v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04134462v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233543v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delaunay" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Regimbart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064738v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulaton Laurent" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169901v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170937v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170435v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Souqui&#232;re" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167575v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008737v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607684v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bodin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-S Virag" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04249759v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lonni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dervaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618706v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Metcalfe" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Walker" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Sj&#246;berg" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233520v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie a M Elliott" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886235v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04258936v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255911v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255900v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886779v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283294v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Artero" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283308v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385156v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thieulle" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598240v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin B&#259;dili&#539;&#259;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels W. P. Brev&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Bushuiev" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943548v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Brev&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Bushuiev," TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943468v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663583v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouget" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunten" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thiriet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618772v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706039" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071386v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le P&#233;ru" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gornet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153997v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04159412v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705738" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908287v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612765v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gabriel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764096v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Belouin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Lezec" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Simard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453716v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafaille" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612528v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610653v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.1998.11898251" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610662v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefeuvre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.1998.11901309" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773055v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durieux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107820v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603389v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610691v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Baisez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250239v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labourgade" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herv&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104345" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618762v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/acou-user" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5166-0912" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=QycuIpoAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042770v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dubost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Elliott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8450" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04861261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Jeyid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndague Diogoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2024.105372" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108686" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04554973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106483" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106915" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106426" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Miller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schabetsberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14664" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04179881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Thiriet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Minart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103905" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Suzuki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-023-00940-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1242452" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03918726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A M Elliott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;veillac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102924" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04085090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A.M. Elliott" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deleys" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159487" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgeaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Danet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feunteun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2022.126192" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Abdallah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00547-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2022.105797" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouana Gharnit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7050274" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153959v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03615098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gerard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-022-04833-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830696v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102859" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel Thiriet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107705" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206392v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. M. Elliott" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pikering" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102310" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tetard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Mazel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105741" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110212" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02518761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Ghinter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102264" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02473911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102234" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268253v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12512" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273957v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Gubili" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poellabauer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Bates" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Wagstaff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12287" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schaeffer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.09.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577992v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-017-5525-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285049v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12371" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01281455v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boinet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12759" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PHTK3VPH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01407730v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Righton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Westerberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn &#216;kland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gargan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501694" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01358641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L. Besson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-016-0522-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Josset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trancart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frott&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv074" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Crivelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12209" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXZD0QMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01170422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2391-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154596v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tudorache" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E.E.J.M. van den Thillart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carpentier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2014.12.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulenger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crivelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunteun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jai.12685" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630562v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bultel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillaudeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.11.023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ1CT6GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342866v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rochette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10907" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932207v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Virag" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2013040" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613750v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Trancart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Oliveira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Feunteun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr00517" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613743v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Puzin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157075511X566461" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00808029v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A van Gils" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2010.02540.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K98TNJDR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612776v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Beaumont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-1974-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PRDVVG74-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504906v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brient" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marion" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.04.050" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78P8ZJS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450634v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poullain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.08.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FBXJBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730049v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tillon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puzin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-009-0589-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQCLCBJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450697v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02288.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GWCNLGN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419451v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paillisson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2009.02286.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL8TKQDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440331v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vila-Gispert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00307.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWK4NQ0D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609855v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01726.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96WMLGJ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337713v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2008.00295.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1N0NDMZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343687v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boury" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillou&#235;t" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00195.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612727v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poizat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;j. Crivelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2006.00189.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2RDDNT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793407v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2400.2004.00433.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788600v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boury" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean Crivelli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0003-9136/2005/0164-0237" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793406v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0633.2005.00092.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611118v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillou&#235;t" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003035" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611105v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sergent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecomte-Finiger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003038" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609806v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contournet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panfili" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003036" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610677v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611082v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:2003039" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610703v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laffaille" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baisez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Robinet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1600-0633.2003.00021.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SM8396K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735979v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f00-096" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04609384v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998038" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551740v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barreau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551709v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551758v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Biton-Porsmoguer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551729v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957232v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810398v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91719" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877133v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Prasil-Delaval" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roost" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lodier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05413324v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Goff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312385v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legoff" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968163v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449323v3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04475562v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Stephan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durieux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04445882v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04651149v3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cartier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008261v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387085v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisneau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Associations Agr&#233;&#233;es Des P&#234;cheurs Professionnels" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649509v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008759v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136808v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04134462v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064738v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaulaton Laurent" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233543v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delaunay" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Regimbart" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169901v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170937v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170435v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Souqui&#232;re" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885105v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167575v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008737v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607684v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bodin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-S Virag" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04249759v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lonni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dervaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618706v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Metcalfe" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Walker" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Sj&#246;berg" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233520v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie a M Elliott" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Reveillac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885821v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886235v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04258936v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255900v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255911v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03886779v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283294v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Artero" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283308v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385156v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thieulle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598240v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin B&#259;dili&#539;&#259;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels W. P. Brev&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Bushuiev" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943548v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Brev&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Bushuiev," TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943468v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663583v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouget" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feunten" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thiriet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071386v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le P&#233;ru" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gornet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618772v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706039" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153997v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04159412v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705738" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908287v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasne" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigaud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612765v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gabriel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764096v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Belouin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Lezec" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Simard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453716v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafaille" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612528v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610653v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.1998.11898251" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610662v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefeuvre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03680770.1998.11901309" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773055v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durieux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107820v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603389v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morais" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610691v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Briand" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Baisez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250239v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labourgade" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herv&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104345" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618762v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>