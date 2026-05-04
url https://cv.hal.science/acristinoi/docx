--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -179,481 +179,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intraduisibilité dans la traduction terminologique – un point de vue culturel</w:t>
+                <w:t xml:space="preserve">La traduction dans la documentation des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduction et Langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52919/translang.v21i1.885⟩</w:t>
+              <w:t xml:space="preserve">Traduire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, pp.6-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traduire.3145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03966229v1</w:t>
+                <w:t xml:space="preserve">hal-03950413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traduction dans la documentation des langues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’intraduisibilité dans la traduction terminologique – un point de vue culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 247, pp.6-15. </w:t>
+              <w:t xml:space="preserve">Traduction et Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (21), pp.226-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traduire.3145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52919/translang.v21i1.885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950413v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03966229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palikur traditional roundwood construction in eastern French Guiana: ethnobotanical and cultural perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies de dénomination et de désignation des couleurs en palikur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Cristinoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Ogéron</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Cance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Amerindia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, pp.1 - 34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833403v1</w:t>
+                <w:t xml:space="preserve">hal-02342931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de dénomination et de désignation des couleurs en palikur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Palikur traditional roundwood construction in eastern French Guiana: ethnobotanical and cultural perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ogéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerindia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13002-018-0226-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342931v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms vernaculaires des poissons d'eau douce de Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -699,90 +699,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revision of vernacular names for the freshwater fish of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -837,51 +837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in endangered language lexicography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nemo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1023,277 +1023,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’application de la théorie interprétative en traduction technique outillée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La traduction des langues autochtones en Guyane française : contextes, défis et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanna Martikainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduction technique et technicité de la traduction – Traductologie de plein champ, neuvième édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Froeliger (Université Paris cité), Mathilde Fontanet (FTI/Université de Genève), Christian Balliu (Ecole de Traduction et Interprétation ISTI-Cooremans, ULB), Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale CIUTI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Peruana de Ciencias Aplicadas, Sep 2022, Lima (Pérou), Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03960456v1</w:t>
+                <w:t xml:space="preserve">hal-03950505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minority Languages in Translation : Where Are We at ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Craiova, Dec 2022, Craiova, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03960441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traduction des langues autochtones en Guyane française : contextes, défis et enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’application de la théorie interprétative en traduction technique outillée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Martikainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale CIUTI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Peruana de Ciencias Aplicadas, Sep 2022, Lima (Pérou), Peru</w:t>
+              <w:t xml:space="preserve">Traduction technique et technicité de la traduction – Traductologie de plein champ, neuvième édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Froeliger (Université Paris cité), Mathilde Fontanet (FTI/Université de Genève), Christian Balliu (Ecole de Traduction et Interprétation ISTI-Cooremans, ULB), Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950505v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03960456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources terminologiques pour les langues en danger : enjeux, défis et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale TOTh 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Savoie - Mont Blanc, Jun 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1318,51 +1318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classificateurs locatifs en palikur : la rencontre entre espace, forme et texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'espace à la langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. de Bourgogne, Oct 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1387,51 +1387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique linguistique de la France dans les territoires d’Outre-mer : le cas de la Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foro de politica linguistica : multilinguismo y multiculturalidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad pontificia Comillas, Oct 2021, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1456,51 +1456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues en danger, traduction et religion : enjeux et effets de la traduction de la Bible en palikur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire et (auto-)traduire des langues autochtones : engagement et créativité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1525,64 +1525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire la couleur en palikur : des techniques d’élicitation aux stratégies de désignation et aux processus de catégorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous du TSANGA. Colloque international Perception et catégorisation-dénomination Couleurs Pays du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1639,77 +1639,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Semantics to Culture (and Ethno-cognition): Naming Birds In Two Amerindian Languages from French Guyana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Grenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1747,51 +1747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une langue amérindienne entre la Guyane et le Brésil et entre oralité et écriture: le Palikur (ou Parikwaki)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nemo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2002,51 +2002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52919/translang.v21i1.885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.3145" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Og&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-018-0226-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342931v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cognat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2015-394-005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi-Bursuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.141.0093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.3145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966229v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52919/translang.v21i1.885" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Og&#233;ron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-018-0226-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cognat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2015-394-005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi-Bursuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.141.0093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>