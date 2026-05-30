--- v1 (2026-05-04)
+++ v2 (2026-05-30)
@@ -179,226 +179,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traduction dans la documentation des langues</w:t>
+                <w:t xml:space="preserve">L’intraduisibilité dans la traduction terminologique – un point de vue culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/traduire.3145⟩</w:t>
+              <w:t xml:space="preserve">Traduction et Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (21), pp.226-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52919/translang.v21i1.885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950413v1</w:t>
+                <w:t xml:space="preserve">halshs-03966229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intraduisibilité dans la traduction terminologique – un point de vue culturel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La traduction dans la documentation des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduction et Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (21), pp.226-244. </w:t>
+              <w:t xml:space="preserve">Traduire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, pp.6-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52919/translang.v21i1.885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/traduire.3145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03966229v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de dénomination et de désignation des couleurs en palikur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -462,51 +462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Ogéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -609,51 +609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -738,51 +738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -837,51 +837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in endangered language lexicography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nemo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1023,277 +1023,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traduction des langues autochtones en Guyane française : contextes, défis et enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’application de la théorie interprétative en traduction technique outillée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Martikainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale CIUTI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Peruana de Ciencias Aplicadas, Sep 2022, Lima (Pérou), Peru</w:t>
+              <w:t xml:space="preserve">Traduction technique et technicité de la traduction – Traductologie de plein champ, neuvième édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Froeliger (Université Paris cité), Mathilde Fontanet (FTI/Université de Genève), Christian Balliu (Ecole de Traduction et Interprétation ISTI-Cooremans, ULB), Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950505v1</w:t>
+                <w:t xml:space="preserve">halshs-03960456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minority Languages in Translation : Where Are We at ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Craiova, Dec 2022, Craiova, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03960441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’application de la théorie interprétative en traduction technique outillée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La traduction des langues autochtones en Guyane française : contextes, défis et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanna Martikainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduction technique et technicité de la traduction – Traductologie de plein champ, neuvième édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Froeliger (Université Paris cité), Mathilde Fontanet (FTI/Université de Genève), Christian Balliu (Ecole de Traduction et Interprétation ISTI-Cooremans, ULB), Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale CIUTI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Peruana de Ciencias Aplicadas, Sep 2022, Lima (Pérou), Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03960456v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources terminologiques pour les langues en danger : enjeux, défis et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale TOTh 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Savoie - Mont Blanc, Jun 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1318,51 +1318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classificateurs locatifs en palikur : la rencontre entre espace, forme et texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'espace à la langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. de Bourgogne, Oct 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1387,51 +1387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique linguistique de la France dans les territoires d’Outre-mer : le cas de la Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foro de politica linguistica : multilinguismo y multiculturalidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad pontificia Comillas, Oct 2021, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1456,51 +1456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues en danger, traduction et religion : enjeux et effets de la traduction de la Bible en palikur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire et (auto-)traduire des langues autochtones : engagement et créativité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1525,51 +1525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire la couleur en palikur : des techniques d’élicitation aux stratégies de désignation et aux processus de catégorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1639,51 +1639,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Semantics to Culture (and Ethno-cognition): Naming Birds In Two Amerindian Languages from French Guyana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1747,51 +1747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une langue amérindienne entre la Guyane et le Brésil et entre oralité et écriture: le Palikur (ou Parikwaki)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Cristinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nemo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2002,51 +2002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.3145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966229v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52919/translang.v21i1.885" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Og&#233;ron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-018-0226-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cognat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2015-394-005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi-Bursuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.141.0093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52919/translang.v21i1.885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.3145" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Og&#233;ron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-018-0226-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cognat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2015-394-005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi-Bursuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.141.0093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>